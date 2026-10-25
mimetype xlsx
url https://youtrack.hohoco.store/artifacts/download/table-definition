--- v0 (2026-08-26)
+++ v1 (2026-10-25)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="테이블정의서" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'테이블정의서'!$A$1:$J$84</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'테이블정의서'!$A$1:$J$95</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001E2124"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J84"/>
+  <dimension ref="A1:J95"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="17" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="48" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>No.</t>
         </is>
@@ -1437,2944 +1437,3450 @@
           <t>COD</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>COM</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>공통</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>COD</t>
+          <t>ISB</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>공통코드관리</t>
+          <t>산업안전기준정보</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>산재업종분류</t>
+          <t>산업업종분류</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>COM9501</t>
         </is>
       </c>
       <c r="H22" s="3" t="n"/>
       <c r="I22" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>COM</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>공통</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>MLT</t>
+          <t>ISB</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>다국어</t>
+          <t>산업안전기준정보</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>다국어자원</t>
+          <t>산업표준작업</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>MLT0001</t>
+          <t>COM9502</t>
         </is>
       </c>
       <c r="H23" s="3" t="n"/>
       <c r="I23" t="inlineStr">
         <is>
-          <t>MRS</t>
+          <t>ISW</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>COM</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>공통</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>MLT</t>
+          <t>ISB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>다국어</t>
+          <t>산업안전기준정보</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>다국어자원키</t>
+          <t>산업표준작업위험요인</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>MLT0002</t>
+          <t>COM9503</t>
         </is>
       </c>
       <c r="H24" s="3" t="n"/>
       <c r="I24" t="inlineStr">
         <is>
-          <t>MRK</t>
+          <t>IWH</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>COM</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>공통</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>MLT</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>다국어</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>다국어자원항목</t>
+          <t>다국어자원</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>MLT0003</t>
+          <t>MLT0001</t>
         </is>
       </c>
       <c r="H25" s="3" t="n"/>
       <c r="I25" t="inlineStr">
         <is>
-          <t>MRI</t>
+          <t>MRS</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>COM</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>공통</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>MLT</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>다국어</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>다국어번역</t>
+          <t>다국어자원키</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>MLT0004</t>
+          <t>MLT0002</t>
         </is>
       </c>
       <c r="H26" s="3" t="n"/>
       <c r="I26" t="inlineStr">
         <is>
-          <t>MTR</t>
+          <t>MRK</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>CST</t>
+          <t>COM</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>공사</t>
+          <t>공통</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CSB</t>
+          <t>MLT</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>공사기준정보</t>
+          <t>다국어</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>표준공종분류</t>
+          <t>다국어자원항목</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>CST0001</t>
+          <t>MLT0003</t>
         </is>
       </c>
       <c r="H27" s="3" t="n"/>
       <c r="I27" t="inlineStr">
         <is>
-          <t>SWC</t>
+          <t>MRI</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>CST</t>
+          <t>COM</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>공사</t>
+          <t>공통</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>CSB</t>
+          <t>MLT</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>공사기준정보</t>
+          <t>다국어</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>표준작업내용</t>
+          <t>다국어번역</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>CST0003</t>
+          <t>MLT0004</t>
         </is>
       </c>
       <c r="H28" s="3" t="n"/>
       <c r="I28" t="inlineStr">
         <is>
-          <t>SWD</t>
+          <t>MTR</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>CST</t>
+          <t>COM</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>공사</t>
+          <t>공통</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CSB</t>
+          <t>MLT</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>공사기준정보</t>
+          <t>다국어</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>설비</t>
+          <t>화면리소스</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>CST0004</t>
+          <t>MLT3001</t>
         </is>
       </c>
       <c r="H29" s="3" t="n"/>
       <c r="I29" t="inlineStr">
         <is>
-          <t>FCL</t>
+          <t>SRS</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>CST</t>
+          <t>COM</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>공사</t>
+          <t>공통</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CSB</t>
+          <t>MLT</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>공사기준정보</t>
+          <t>다국어</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>MSDS</t>
+          <t>화면리소스번역</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>CST0005</t>
+          <t>MLT3002</t>
         </is>
       </c>
       <c r="H30" s="3" t="n"/>
       <c r="I30" t="inlineStr">
         <is>
-          <t>SDS</t>
+          <t>SRT</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>CSB</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>공사기준정보</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>표준작업내용설비</t>
+          <t>표준공종분류</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>CST0006</t>
+          <t>CST0001</t>
         </is>
       </c>
       <c r="H31" s="3" t="n"/>
       <c r="I31" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>CTY</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>CSB</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>공사기준정보</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>표준작업내용MSDS</t>
+          <t>표준작업내용</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>CST0007</t>
+          <t>CST0003</t>
         </is>
       </c>
       <c r="H32" s="3" t="n"/>
       <c r="I32" t="inlineStr">
         <is>
-          <t>SWM</t>
+          <t>SWC</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>CSB</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>공사기준정보</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>표준위험요인</t>
+          <t>설비</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>CST0008</t>
+          <t>CST0004</t>
         </is>
       </c>
       <c r="H33" s="3" t="n"/>
       <c r="I33" t="inlineStr">
         <is>
-          <t>SHZ</t>
+          <t>FCL</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>CSB</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>공사기준정보</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>표준작업내용위험요인</t>
+          <t>MSDS</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>CST0009</t>
+          <t>CST0005</t>
         </is>
       </c>
       <c r="H34" s="3" t="n"/>
       <c r="I34" t="inlineStr">
         <is>
-          <t>SWH</t>
+          <t>MSD</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>CSB</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>공사기준정보</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>표준법령</t>
+          <t>표준작업내용설비</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>CST0010</t>
+          <t>CST0006</t>
         </is>
       </c>
       <c r="H35" s="3" t="n"/>
       <c r="I35" t="inlineStr">
         <is>
-          <t>SBZ</t>
+          <t>SWE</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>CSB</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>공사기준정보</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>표준위험요인법령</t>
+          <t>표준작업내용MSDS</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>CST0011</t>
+          <t>CST0007</t>
         </is>
       </c>
       <c r="H36" s="3" t="n"/>
       <c r="I36" t="inlineStr">
         <is>
-          <t>SHR</t>
+          <t>SWM</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>CSB</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>공사기준정보</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>표준공종분류위험요인</t>
+          <t>표준위험요인</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>CST0012</t>
+          <t>CST0008</t>
         </is>
       </c>
       <c r="H37" s="3" t="n"/>
       <c r="I37" t="inlineStr">
         <is>
-          <t>SCH</t>
+          <t>DGF</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>CSB</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>공사기준정보</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>설비위험요인</t>
+          <t>표준작업내용위험요인</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>CST0013</t>
+          <t>CST0009</t>
         </is>
       </c>
       <c r="H38" s="3" t="n"/>
       <c r="I38" t="inlineStr">
         <is>
-          <t>SEH</t>
+          <t>SWH</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>CSM</t>
+          <t>CSB</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>공사관리</t>
+          <t>공사기준정보</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>계약</t>
+          <t>표준법령</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>CST5000</t>
+          <t>CST0010</t>
         </is>
       </c>
       <c r="H39" s="3" t="n"/>
       <c r="I39" t="inlineStr">
         <is>
-          <t>CNT</t>
+          <t>STS</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>CSM</t>
+          <t>CSB</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>공사관리</t>
+          <t>공사기준정보</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>공사</t>
+          <t>표준위험요인법령</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>CST5001</t>
+          <t>CST0011</t>
         </is>
       </c>
       <c r="H40" s="3" t="n"/>
       <c r="I40" t="inlineStr">
         <is>
-          <t>CST</t>
+          <t>SHR</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CSM</t>
+          <t>CSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>공사관리</t>
+          <t>공사기준정보</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>공사현장</t>
+          <t>표준공종분류위험요인</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>CST5002</t>
+          <t>CST0012</t>
         </is>
       </c>
       <c r="H41" s="3" t="n"/>
       <c r="I41" t="inlineStr">
         <is>
-          <t>SIT</t>
+          <t>SCH</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CSM</t>
+          <t>CSB</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>공사관리</t>
+          <t>공사기준정보</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>공종</t>
+          <t>설비위험요인</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>CST5003</t>
+          <t>CST0013</t>
         </is>
       </c>
       <c r="H42" s="3" t="n"/>
       <c r="I42" t="inlineStr">
         <is>
-          <t>WRK</t>
+          <t>SEH</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>CSM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>공사관리</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>작업내용</t>
+          <t>계약</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>CST5004</t>
+          <t>CST5000</t>
         </is>
       </c>
       <c r="H43" s="3" t="n"/>
       <c r="I43" t="inlineStr">
         <is>
-          <t>WDC</t>
+          <t>CNT</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>CSM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>공사관리</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>작업내용설비</t>
+          <t>공사</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>CST5005</t>
+          <t>CST5001</t>
         </is>
       </c>
       <c r="H44" s="3" t="n"/>
       <c r="I44" t="inlineStr">
         <is>
-          <t>WDE</t>
+          <t>CON</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>CST</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>공사</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>CSM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>공사관리</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>작업내용MSDS</t>
+          <t>공사현장</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>CST5006</t>
+          <t>CST5002</t>
         </is>
       </c>
       <c r="H45" s="3" t="n"/>
       <c r="I45" t="inlineStr">
         <is>
-          <t>WDM</t>
+          <t>FLD</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>RSK</t>
+          <t>CST</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>위험성평가</t>
+          <t>공사</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>RKB</t>
+          <t>CSM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>위험성평가기준정보</t>
+          <t>공사관리</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>평가표템플릿</t>
+          <t>공종</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>RSK0001</t>
+          <t>CST5003</t>
         </is>
       </c>
       <c r="H46" s="3" t="n"/>
       <c r="I46" t="inlineStr">
         <is>
-          <t>EFT</t>
+          <t>WRK</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>RSK</t>
+          <t>CST</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>위험성평가</t>
+          <t>공사</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>RKB</t>
+          <t>CSM</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>위험성평가기준정보</t>
+          <t>공사관리</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>평가표템플릿항목</t>
+          <t>작업내용</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>RSK0002</t>
+          <t>CST5004</t>
         </is>
       </c>
       <c r="H47" s="3" t="n"/>
       <c r="I47" t="inlineStr">
         <is>
-          <t>EFI</t>
+          <t>WCT</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>RSK</t>
+          <t>CST</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>위험성평가</t>
+          <t>공사</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>RKB</t>
+          <t>CSM</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>위험성평가기준정보</t>
+          <t>공사관리</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>평가표템플릿위험성수준</t>
+          <t>작업내용설비</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>RSK0003</t>
+          <t>CST5005</t>
         </is>
       </c>
       <c r="H48" s="3" t="n"/>
       <c r="I48" t="inlineStr">
         <is>
-          <t>EFL</t>
+          <t>WDE</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>RSK</t>
+          <t>CST</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>위험성평가</t>
+          <t>공사</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>RKB</t>
+          <t>CSM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>위험성평가기준정보</t>
+          <t>공사관리</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>사전검토템플릿</t>
+          <t>작업내용MSDS</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>RSK0010</t>
+          <t>CST5006</t>
         </is>
       </c>
       <c r="H49" s="3" t="n"/>
       <c r="I49" t="inlineStr">
         <is>
-          <t>PRT</t>
+          <t>WDM</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>RKB</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>사전검토템플릿항목</t>
+          <t>평가표템플릿</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>RSK0011</t>
+          <t>RSK0001</t>
         </is>
       </c>
       <c r="H50" s="3" t="n"/>
       <c r="I50" t="inlineStr">
         <is>
-          <t>PTI</t>
+          <t>ETP</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>RKB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>아차사고사례</t>
+          <t>평가표템플릿항목</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>RSK0012</t>
+          <t>RSK0002</t>
         </is>
       </c>
       <c r="H51" s="3" t="n"/>
       <c r="I51" t="inlineStr">
         <is>
-          <t>ACS</t>
+          <t>TPI</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>RKB</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>사망사고고위험요인</t>
+          <t>평가표템플릿위험성수준</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>RSK0013</t>
+          <t>RSK0003</t>
         </is>
       </c>
       <c r="H52" s="3" t="n"/>
       <c r="I52" t="inlineStr">
         <is>
-          <t>DCS</t>
+          <t>EFL</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>RKM</t>
+          <t>RKB</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>위험성평가관리</t>
+          <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>위험성평가</t>
+          <t>사전검토템플릿</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>RSK5001</t>
+          <t>RSK0010</t>
         </is>
       </c>
       <c r="H53" s="3" t="n"/>
       <c r="I53" t="inlineStr">
         <is>
-          <t>RAS</t>
+          <t>PRT</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>RKM</t>
+          <t>RKB</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>위험성평가관리</t>
+          <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>위험성평가표</t>
+          <t>사전검토템플릿항목</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>RSK5002</t>
+          <t>RSK0011</t>
         </is>
       </c>
       <c r="H54" s="3" t="n"/>
       <c r="I54" t="inlineStr">
         <is>
-          <t>RAF</t>
+          <t>PTI</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>RKM</t>
+          <t>RKB</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>위험성평가관리</t>
+          <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>위험성평가표항목</t>
+          <t>아차사고사례</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>RSK5003</t>
+          <t>RSK0012</t>
         </is>
       </c>
       <c r="H55" s="3" t="n"/>
       <c r="I55" t="inlineStr">
         <is>
-          <t>RFI</t>
+          <t>ACS</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>RKM</t>
+          <t>RKB</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>위험성평가관리</t>
+          <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>평가표위험성수준</t>
+          <t>표준고위험작업내용</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>RSK5004</t>
+          <t>RSK0020</t>
         </is>
       </c>
       <c r="H56" s="3" t="n"/>
       <c r="I56" t="inlineStr">
         <is>
-          <t>RFL</t>
+          <t>SHJ</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>RKM</t>
+          <t>RKB</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>위험성평가관리</t>
+          <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>위험성평가대상공종</t>
+          <t>사망사고사례</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>RSK5005</t>
+          <t>RSK0021</t>
         </is>
       </c>
       <c r="H57" s="3" t="n"/>
       <c r="I57" t="inlineStr">
         <is>
-          <t>RTC</t>
+          <t>DAC</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>RKM</t>
+          <t>RKB</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>위험성평가관리</t>
+          <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>위험성사전검토결과</t>
+          <t>표준감소대책</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>RSK5006</t>
+          <t>RSK0022</t>
         </is>
       </c>
       <c r="H58" s="3" t="n"/>
       <c r="I58" t="inlineStr">
         <is>
-          <t>RPR</t>
+          <t>SDA</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>RKM</t>
+          <t>RKB</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>위험성평가관리</t>
+          <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>위험성평가대상작업내용</t>
+          <t>사망사고감소대책</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>RSK5007</t>
+          <t>RSK0023</t>
         </is>
       </c>
       <c r="H59" s="3" t="n"/>
       <c r="I59" t="inlineStr">
         <is>
-          <t>RTW</t>
+          <t>DDA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>RKM</t>
+          <t>RKB</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>위험성평가관리</t>
+          <t>위험성평가기준정보</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>위험요인</t>
+          <t>표준위험요인감소대책</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>RSK5008</t>
+          <t>RSK0024</t>
         </is>
       </c>
       <c r="H60" s="3" t="n"/>
       <c r="I60" t="inlineStr">
         <is>
-          <t>HZD</t>
+          <t>RFR</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>위험요인별위험성평가수행</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>RSK5009</t>
+          <t>RSK5001</t>
         </is>
       </c>
       <c r="H61" s="3" t="n"/>
       <c r="I61" t="inlineStr">
         <is>
-          <t>HRA</t>
+          <t>REV</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>위험성평가회의</t>
+          <t>위험성평가표</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>RSK5010</t>
+          <t>RSK5002</t>
         </is>
       </c>
       <c r="H62" s="3" t="n"/>
       <c r="I62" t="inlineStr">
         <is>
-          <t>RAM</t>
+          <t>EVT</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>위험성평가회의참석자</t>
+          <t>위험성평가표항목</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>RSK5011</t>
+          <t>RSK5003</t>
         </is>
       </c>
       <c r="H63" s="3" t="n"/>
       <c r="I63" t="inlineStr">
         <is>
-          <t>RMA</t>
+          <t>EIT</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>위험성평가교육</t>
+          <t>평가표위험성수준</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>RSK5012</t>
+          <t>RSK5004</t>
         </is>
       </c>
       <c r="H64" s="3" t="n"/>
       <c r="I64" t="inlineStr">
         <is>
-          <t>RPE</t>
+          <t>DGL</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>위험성평가교육참석자</t>
+          <t>위험성평가대상공종</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>RSK5013</t>
+          <t>RSK5005</t>
         </is>
       </c>
       <c r="H65" s="3" t="n"/>
       <c r="I65" t="inlineStr">
         <is>
-          <t>RPA</t>
+          <t>RTC</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>위험성감소대책</t>
+          <t>위험성사전검토결과</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>RSK5014</t>
+          <t>RSK5006</t>
         </is>
       </c>
       <c r="H66" s="3" t="n"/>
       <c r="I66" t="inlineStr">
         <is>
-          <t>RMS</t>
+          <t>RPR</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>위험성감소대책재평가수행</t>
+          <t>위험성평가대상작업내용</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>RSK5015</t>
+          <t>RSK5007</t>
         </is>
       </c>
       <c r="H67" s="3" t="n"/>
       <c r="I67" t="inlineStr">
         <is>
-          <t>RMR</t>
+          <t>RWC</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>현재안전보건조치</t>
+          <t>위험요인</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>RSK5016</t>
+          <t>RSK5008</t>
         </is>
       </c>
       <c r="H68" s="3" t="n"/>
       <c r="I68" t="inlineStr">
         <is>
-          <t>CHM</t>
+          <t>DRF</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>위험성평가참여자</t>
+          <t>위험요인별위험성평가수행</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>RSK5017</t>
+          <t>RSK5009</t>
         </is>
       </c>
       <c r="H69" s="3" t="n"/>
       <c r="I69" t="inlineStr">
         <is>
-          <t>REP</t>
+          <t>HRA</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>RSK</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>위험성평가</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>RKM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>위험성감소대책실행</t>
+          <t>위험성평가회의</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>RSK5018</t>
+          <t>RSK5010</t>
         </is>
       </c>
       <c r="H70" s="3" t="n"/>
       <c r="I70" t="inlineStr">
         <is>
-          <t>RCA</t>
+          <t>RMT</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>RSK</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>TMM</t>
+          <t>RKM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>TBM관리</t>
+          <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>위험성평가회의참석자</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>TBM5001</t>
+          <t>RSK5011</t>
         </is>
       </c>
       <c r="H71" s="3" t="n"/>
       <c r="I71" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>RMA</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>RSK</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>TMM</t>
+          <t>RKM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>TBM관리</t>
+          <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>TBM위험요인</t>
+          <t>위험성평가교육</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>TBM5010</t>
+          <t>RSK5012</t>
         </is>
       </c>
       <c r="H72" s="3" t="n"/>
       <c r="I72" t="inlineStr">
         <is>
-          <t>TBF</t>
+          <t>RPE</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>RSK</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>TMM</t>
+          <t>RKM</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>TBM관리</t>
+          <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>TBM중점관리위험요인재해유형</t>
+          <t>위험성평가교육참석자</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>TBM5011</t>
+          <t>RSK5013</t>
         </is>
       </c>
       <c r="H73" s="3" t="n"/>
       <c r="I73" t="inlineStr">
         <is>
-          <t>TBT</t>
+          <t>RPA</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>RSK</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>TMM</t>
+          <t>RKM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>TBM관리</t>
+          <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>TBM참여자</t>
+          <t>위험성감소대책</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>TBM5020</t>
+          <t>RSK5014</t>
         </is>
       </c>
       <c r="H74" s="3" t="n"/>
       <c r="I74" t="inlineStr">
         <is>
-          <t>TBA</t>
+          <t>RCP</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>RSK</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>TMM</t>
+          <t>RKM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>TBM관리</t>
+          <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>TBM참여자안전확인</t>
+          <t>위험성감소대책재평가수행</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>TBM5021</t>
+          <t>RSK5015</t>
         </is>
       </c>
       <c r="H75" s="3" t="n"/>
       <c r="I75" t="inlineStr">
         <is>
-          <t>TBC</t>
+          <t>RMR</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>RSK</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>TBM</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>TMM</t>
+          <t>RKM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>TBM관리</t>
+          <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>TBM참여자안전확인항목결과</t>
+          <t>현재안전보건조치</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>TBM5022</t>
+          <t>RSK5016</t>
         </is>
       </c>
       <c r="H76" s="3" t="n"/>
       <c r="I76" t="inlineStr">
         <is>
-          <t>TBR</t>
+          <t>CHM</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>EDU</t>
+          <t>RSK</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>안전보건교육</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>EDM</t>
+          <t>RKM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>안전교육관리</t>
+          <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>안전교육계획</t>
+          <t>위험성평가참여자</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>EDU5001</t>
+          <t>RSK5017</t>
         </is>
       </c>
       <c r="H77" s="3" t="n"/>
       <c r="I77" t="inlineStr">
         <is>
-          <t>SEP</t>
+          <t>REP</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>EDU</t>
+          <t>RSK</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>안전보건교육</t>
+          <t>위험성평가</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>EDM</t>
+          <t>RKM</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>안전교육관리</t>
+          <t>위험성평가관리</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>안전교육대상자</t>
+          <t>위험성감소대책실행</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>EDU5002</t>
+          <t>RSK5018</t>
         </is>
       </c>
       <c r="H78" s="3" t="n"/>
       <c r="I78" t="inlineStr">
         <is>
-          <t>SET</t>
+          <t>RCA</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>EDU</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>안전보건교육</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>EDM</t>
+          <t>TMM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>안전교육관리</t>
+          <t>TBM관리</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>안전교육일지</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>EDU5010</t>
+          <t>TBM5001</t>
         </is>
       </c>
       <c r="H79" s="3" t="n"/>
       <c r="I79" t="inlineStr">
         <is>
-          <t>SEL</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>EDU</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>안전보건교육</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>EDM</t>
+          <t>TMM</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>안전교육관리</t>
+          <t>TBM관리</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>안전교육참석자</t>
+          <t>TBM위험요인</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>EDU5011</t>
+          <t>TBM5010</t>
         </is>
       </c>
       <c r="H80" s="3" t="n"/>
       <c r="I80" t="inlineStr">
         <is>
-          <t>SEA</t>
+          <t>TBF</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>PTW</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>작업허가관리</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>PTM</t>
+          <t>TMM</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>작업허가관리</t>
+          <t>TBM관리</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>위험작업허가서</t>
+          <t>TBM중점관리위험요인재해유형</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>PTW5001</t>
-[...7 lines deleted...]
-      </c>
+          <t>TBM5011</t>
+        </is>
+      </c>
+      <c r="H81" s="3" t="n"/>
       <c r="I81" t="inlineStr">
         <is>
-          <t>PTW</t>
+          <t>TBT</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>PTW</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>작업허가관리</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>PTM</t>
+          <t>TMM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>작업허가관리</t>
+          <t>TBM관리</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>위험작업허가위험작업</t>
+          <t>TBM참여자</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>PTW5002</t>
-[...6 lines deleted...]
-      </c>
+          <t>TBM5020</t>
+        </is>
+      </c>
+      <c r="H82" s="3" t="n"/>
       <c r="I82" t="inlineStr">
         <is>
-          <t>PTH</t>
+          <t>TBA</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>PTW</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>작업허가관리</t>
+          <t>TBM</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>PTM</t>
+          <t>TMM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>작업허가관리</t>
+          <t>TBM관리</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치</t>
+          <t>TBM참여자안전확인</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>PTW5003</t>
-[...6 lines deleted...]
-      </c>
+          <t>TBM5021</t>
+        </is>
+      </c>
+      <c r="H83" s="3" t="n"/>
       <c r="I83" t="inlineStr">
         <is>
-          <t>PTS</t>
+          <t>TBC</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
+          <t>TBM</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>TBM</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>TMM</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>TBM관리</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>TBM참여자안전확인항목결과</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>TBM5022</t>
+        </is>
+      </c>
+      <c r="H84" s="3" t="n"/>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>TBR</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>TBM</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>TBM</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>TMB</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>TBM기본정보</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>TBM동의서</t>
+        </is>
+      </c>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>TBM0001</t>
+        </is>
+      </c>
+      <c r="H85" s="3" t="n"/>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>TBB</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>EDU</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>안전보건교육</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>EDM</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>안전교육관리</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>안전교육계획</t>
+        </is>
+      </c>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>EDU5001</t>
+        </is>
+      </c>
+      <c r="H86" s="3" t="n"/>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>SEP</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>EDU</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>안전보건교육</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>EDM</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>안전교육관리</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>안전교육대상자</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>EDU5002</t>
+        </is>
+      </c>
+      <c r="H87" s="3" t="n"/>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>SET</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>EDU</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>안전보건교육</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>EDM</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>안전교육관리</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>안전교육일지</t>
+        </is>
+      </c>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>EDU5010</t>
+        </is>
+      </c>
+      <c r="H88" s="3" t="n"/>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>SEL</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>EDU</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>안전보건교육</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>EDM</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>안전교육관리</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>안전교육참석자</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>EDU5011</t>
+        </is>
+      </c>
+      <c r="H89" s="3" t="n"/>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>SEA</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>HRQ</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>인력·자격 관리</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>HRB</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>자격기본정보</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>자격증</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>HRQ0001</t>
+        </is>
+      </c>
+      <c r="H90" s="3" t="n"/>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>HRB</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>HRQ</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>인력·자격 관리</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>HRM</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>자격관리</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>자격증보유내역</t>
+        </is>
+      </c>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>HRQ5001</t>
+        </is>
+      </c>
+      <c r="H91" s="3" t="n"/>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>HRM</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
           <t>PTW</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="C92" t="inlineStr">
         <is>
           <t>작업허가관리</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>PTM</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
+      <c r="E92" t="inlineStr">
         <is>
           <t>작업허가관리</t>
         </is>
       </c>
-      <c r="F84" t="inlineStr">
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>위험작업허가서</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>PTW5001</t>
+        </is>
+      </c>
+      <c r="H92" s="3" t="inlineStr">
+        <is>
+          <t>한전 위험작업허가서 서식 1건
+상태는 컬럼으로 두지 않고 검토문서 유무로 판정</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>PTW</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>PTW</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>작업허가관리</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>PTM</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>작업허가관리</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>위험작업허가위험작업</t>
+        </is>
+      </c>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>PTW5002</t>
+        </is>
+      </c>
+      <c r="H93" s="3" t="inlineStr">
+        <is>
+          <t>서식의 위험작업 6종 중 선택분. 중복 선택이라 행으로 쌓음</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>PTH</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>PTW</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>작업허가관리</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>PTM</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>작업허가관리</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>위험작업허가안전조치</t>
+        </is>
+      </c>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>PTW5003</t>
+        </is>
+      </c>
+      <c r="H94" s="3" t="inlineStr">
+        <is>
+          <t>서식의 안전조치 9종 중 필요로 고른 것. 확인란은 발주처가 종이에 표시하므로 받지 않음</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>PTS</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>PTW</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>작업허가관리</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>PTM</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>작업허가관리</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
         <is>
           <t>위험작업허가첨부서류</t>
         </is>
       </c>
-      <c r="G84" s="2" t="inlineStr">
+      <c r="G95" s="2" t="inlineStr">
         <is>
           <t>PTW5004</t>
         </is>
       </c>
-      <c r="H84" s="3" t="inlineStr">
+      <c r="H95" s="3" t="inlineStr">
         <is>
           <t>작업계획서,기술자료,안전장구목록 제출 여부 체크. 파일은</t>
         </is>
       </c>
-      <c r="I84" t="inlineStr">
+      <c r="I95" t="inlineStr">
         <is>
           <t>PTD</t>
         </is>
       </c>
-      <c r="J84" t="inlineStr">
+      <c r="J95" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J84"/>
+  <autoFilter ref="A1:J95"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>