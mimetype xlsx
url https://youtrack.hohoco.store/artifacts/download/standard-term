--- v0 (2026-08-26)
+++ v1 (2026-10-25)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="표준용어" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'표준용어'!$A$1:$K$382</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'표준용어'!$A$1:$K$435</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001E2124"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K382"/>
+  <dimension ref="A1:K435"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="29" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="48" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>번호</t>
@@ -902,55 +902,55 @@
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>적용시작일자</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>APLY_STRT_YMD</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>대상 또는 조건의 적용이 시작되는 일자</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>8</v>
       </c>
       <c r="J11" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>사전검토템플릿(RSK0010), 플랜조건(COM0004)</t>
+          <t>사전검토템플릿(RSK0010), 플랜조건(COM0004), TBM동의서(TBM0001)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>TRM0000000011</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>선임해제일자</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>APPN_END_YMD</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>안전인력의 선임이 해제된 일자</t>
@@ -1066,55 +1066,55 @@
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>첨부파일그룹ID</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>ATFL_GRP_ID</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>첨부파일 그룹을 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>30</v>
       </c>
       <c r="J15" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>공사현장(CST5002), 위험작업허가첨부서류(PTW5004), 첨부파일(COM7002), 첨부파일그룹(COM7001)</t>
+          <t>공사현장(CST5002), 사망사고사례(RSK0021), 아차사고사례(RSK0012), 위험작업허가첨부서류(PTW5004), 첨부파일(COM7002), 첨부파일그룹(COM7001), 표준공종분류(CST0001)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>TRM0000000015</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>첨부파일ID</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>ATFL_ID</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>첨부파일을 고유하게 식별하는 ID</t>
@@ -2341,55 +2341,55 @@
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>공사명</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>CONS_NM</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>공사를 나타내는 명칭</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>200</v>
       </c>
       <c r="J46" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>공사(CST5001)</t>
+          <t>공사(CST5001), TBM(TBM5001)</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>TRM0000000046</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>공사번호</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>CONS_NO</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>공사를 업무상 식별하고 관리하기 위해 부여하는 번호</t>
@@ -2683,55 +2683,55 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>DATA_SRC_CL_CD</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>표준데이터가 자체 생성 또는 외부기관 수집 등 어떤 출처에서 확보되었는지 구분하는 코드</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>2</v>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J54" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>공통코드(COM9002), 설비(CST0004), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
+          <t>공통코드(COM9002), 사망사고사례(RSK0021), 산업표준작업(COM9502), 설비(CST0004), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>TRM0000000054</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>감소대책수립내용</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>DECR_CPLN_ESTB_CTT</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>확인된 위험요인을 제거하거나 위험성을 낮추기 위해 수립한 구체적인 감소대책 내용</t>
@@ -2800,55 +2800,55 @@
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>삭제여부</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>DEL_YN</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>데이터를 물리적으로 삭제하지 않고 사용 및 조회 대상에서 제외했는지 나타내는 여부</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>1</v>
       </c>
       <c r="J57" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>공사(CST5001), 공사현장(CST5002), 공종(CST5003), 다국어자원(MLT0001), 사용자(COM1002), 안전교육계획(EDU5001), 안전교육일지(EDU5010), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가회의(RSK5010), 위험요인(RSK5008), 위험작업허가서(PTW5001), 작업내용(CST5004), 첨부파일(COM7002), 평가표템플릿(RSK0001), TBM(TBM5001), TBM참여자(TBM5020)</t>
+          <t>공사(CST5001), 공사현장(CST5002), 공종(CST5003), 다국어자원(MLT0001), 사용자(COM1002), 안전교육계획(EDU5001), 안전교육일지(EDU5010), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가회의(RSK5010), 위험요인(RSK5008), 위험작업허가서(PTW5001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 첨부파일(COM7002), 평가표템플릿(RSK0001), TBM(TBM5001), TBM참여자(TBM5020)</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>TRM0000000057</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>부서명</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>DEPT_NM</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>사용자가 소속된 조직 또는 부서의 명칭</t>
@@ -2887,55 +2887,55 @@
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>위험요인을 사고 발생 형태나 위험 특성에 따라 분류한 구분 코드</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G59" t="n">
         <v>3</v>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J59" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>사망사고고위험요인(RSK0013), 아차사고사례(RSK0012), 표준위험요인(CST0008)</t>
+          <t>아차사고사례(RSK0012), 표준위험요인(CST0008)</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>TRM0000000059</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>위험성감소대책실행ID</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>DNGR_DECR_CPLN_ACTN_ID</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>수립된 위험성감소대책의 실제 실행 내역을 고유하게 식별하는 ID</t>
@@ -3937,55 +3937,55 @@
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>평가점수에 따른 위험성 수준을 낮음, 보통, 높음 등으로 구분하는 코드</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>3</v>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J84" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>평가표위험성수준(RSK5004), 평가표템플릿위험성수준(RSK0003)</t>
+          <t>평가표위험성수준(RSK5004), 평가표템플릿위험성수준(RSK0003), TBM위험요인(TBM5010)</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>TRM0000000084</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>위험성수준설명</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>DNGR_LVL_EXPL</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>해당 위험성 수준의 의미와 필요한 조치 기준을 설명하는 내용</t>
@@ -4142,134 +4142,124 @@
         <is>
           <t>TRM0000000088</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>사망사고감소대책내용</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>DTH_ACDT_DECR_CPLN_CTT</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>사망사고 위험요인을 제거하거나 위험을 낮추기 위해 제시한 감소대책 내용</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J89" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>TRM0000000089</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>사망사고위험요인ID</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>DTH_ACDT_DNGR_FCT_ID</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>사망사고로 이어질 가능성이 높은 개별 위험요인을 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G90" t="n">
         <v>30</v>
       </c>
       <c r="J90" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>TRM0000000090</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>사망사고유발내용</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>DTH_ACDT_INTN_CTT</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>사망사고를 발생시킬 수 있는 작업 상태, 행동 또는 원인을 기록한 내용</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J91" t="n">
         <v>1</v>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>사망사고고위험요인(RSK0013)</t>
+          <t>사망사고사례(RSK0021)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>TRM0000000091</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>상세주소</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>DTLS_ADDR</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>기본 주소 이후의 동·호수 등 세부 위치를 나타내는 주소</t>
@@ -4578,93 +4568,93 @@
         <is>
           <t>TRM0000000099</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>임베딩일시</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>EMB_DT</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>사용자의 본인 확인, 로그인 또는 업무 연락에 사용하는 이메일 주소</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>TIMESTAMP</t>
         </is>
       </c>
       <c r="J100" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>설비(CST0004), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
+          <t>사망사고사례(RSK0021), 설비(CST0004), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>TRM0000000100</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>임베딩벡터값</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>EMB_VEC_VAL</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>표준데이터의 의미를 벡터로 변환하여 저장한 날짜와 시간</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>VECTOR</t>
         </is>
       </c>
       <c r="J101" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>설비(CST0004), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
+          <t>사망사고사례(RSK0021), 설비(CST0004), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>TRM0000000101</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>제개정구분명</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>ESRV_CL_NM</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>표준데이터 간 의미적 유사도 검색과 AI 추천에 사용하는 임베딩 벡터값</t>
@@ -5615,134 +5605,134 @@
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>현장명</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>FLDST_NM</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>공사가 수행되는 개별 현장을 구분하기 위해 사용하는 명칭</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G125" t="n">
         <v>200</v>
       </c>
       <c r="J125" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>공사현장(CST5002)</t>
+          <t>공사현장(CST5002), TBM(TBM5001)</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>TRM0000000125</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>최초등록일시</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>FRST_REG_DT</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>데이터가 시스템에 최초로 등록된 날짜와 시간</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>TIMESTAMP</t>
         </is>
       </c>
       <c r="J126" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고고위험요인(RSK0013), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
+          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 산업표준작업위험요인(COM9503), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 자격증(HRQ0001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 화면리소스(MLT3001), 화면리소스번역(MLT3002), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM동의서(TBM0001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>TRM0000000126</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>최초등록자ID</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>FRST_REGR_USER_ID</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>데이터를 최초로 작성하여 등록한 사용자를 식별하는 ID</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G127" t="n">
         <v>30</v>
       </c>
       <c r="J127" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고고위험요인(RSK0013), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
+          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 산업표준작업위험요인(COM9503), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 자격증(HRQ0001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 화면리소스(MLT3001), 화면리소스번역(MLT3002), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM동의서(TBM0001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>TRM0000000127</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>실시규정첨부파일그룹ID</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>IMPLM_RGL_ATFL_GRP_ID</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>위험성평가의 절차, 방법 및 운영 기준을 정한 실시규정 첨부파일을 그룹 단위로 식별하는 ID</t>
@@ -5913,179 +5903,179 @@
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>산업재해 통계와 보험 적용 등에 사용하는 업종분류 항목에 부여된 코드</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G132" t="n">
         <v>10</v>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J132" t="n">
         <v>1</v>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501)</t>
+          <t>산업업종분류(COM9501)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>TRM0000000132</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>산재업종분류ID</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>INDST_BZKND_CG_ID</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>회원사의 대표 업종으로 선택할 수 있는 개별 산재업종분류를 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G133" t="n">
         <v>30</v>
       </c>
       <c r="J133" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501), 회원사(COM0001)</t>
+          <t>산업업종분류(COM9501), 산업표준작업(COM9502), 회원사(COM0001)</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>TRM0000000133</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>산재업종분류레벨코드</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>INDST_BZKND_CG_LVL_CD</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>산재업종분류 체계에서 대분류, 중분류 등 해당 항목의 계층 수준을 구분하는 코드</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G134" t="n">
         <v>2</v>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J134" t="n">
         <v>1</v>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501)</t>
+          <t>산업업종분류(COM9501)</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>TRM0000000134</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>산재업종분류명</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>INDST_BZKND_CG_NM</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>산업재해 관련 업종분류 체계에 정의된 업종의 명칭</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G135" t="n">
         <v>200</v>
       </c>
       <c r="J135" t="n">
         <v>1</v>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501)</t>
+          <t>산업업종분류(COM9501)</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>TRM0000000135</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>직위명</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>JPOS_NM</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>조직 내에서 사용자에게 부여된 직무상의 지위 또는 직급을 나타내는 명칭</t>
@@ -6327,55 +6317,55 @@
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>로그인ID</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>LGIN_ID</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>사용자가 로그인할 때 본인 계정을 식별하기 위해 입력하는 ID</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G142" t="n">
         <v>30</v>
       </c>
       <c r="J142" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>로그인계정(COM1003)</t>
+          <t>로그인계정(COM1003), 로그인접속이력(COM1005)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>TRM0000000142</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>로그인패스워드</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>LGIN_PWD</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>사용자 인증에 사용하는 패스워드를 복원할 수 없도록 변환하여 저장한 해시값</t>
@@ -6577,96 +6567,96 @@
         <is>
           <t>TRM0000000147</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>최종변경일시</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>LST_CHG_DT</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>데이터가 가장 최근에 변경된 날짜와 시간</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>TIMESTAMP</t>
         </is>
       </c>
       <c r="J148" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고고위험요인(RSK0013), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
+          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 산업표준작업위험요인(COM9503), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 자격증(HRQ0001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 화면리소스(MLT3001), 화면리소스번역(MLT3002), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM동의서(TBM0001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>TRM0000000148</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>최종변경자ID</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>LST_CHGR_USER_ID</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>데이터를 가장 최근에 변경한 사용자를 식별하는 ID</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G149" t="n">
         <v>30</v>
       </c>
       <c r="J149" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고고위험요인(RSK0013), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
+          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 산업표준작업위험요인(COM9503), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 자격증(HRQ0001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 화면리소스(MLT3001), 화면리소스번역(MLT3002), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM동의서(TBM0001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>TRM0000000149</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>평가결과위험성수준구분코드</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>EVL_RSLT_DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>위험성을 빈도·강도법, 체크리스트법, 3단계 판단법 등 어떤 방식으로 평가하는지 구분하는 코드</t>
@@ -8860,96 +8850,96 @@
           <t>정렬순서</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>SORT_ORD</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>여러 항목을 화면이나 문서에 표시할 때 적용하는 순서</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>NUMERIC</t>
         </is>
       </c>
       <c r="G203" t="n">
         <v>10</v>
       </c>
       <c r="H203" t="n">
         <v>0</v>
       </c>
       <c r="J203" t="n">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>공사안전조직구성원(COM2004), 공종(CST5003), 공통코드(COM9002), 사망사고고위험요인(RSK0013), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비위험요인(CST0013), 아차사고사례(RSK0012), 안전조직(COM2002), 약관(COM0020), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성사전검토결과(RSK5006), 위험성평가표항목(RSK5003), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준위험요인(CST0008), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 현재안전보건조치(RSK5016), 회원사기본안전조직구성원(COM2003)</t>
+          <t>공사안전조직구성원(COM2004), 공종(CST5003), 공통코드(COM9002), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 설비위험요인(CST0013), 아차사고사례(RSK0012), 안전조직(COM2002), 약관(COM0020), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성사전검토결과(RSK5006), 위험성평가표항목(RSK5003), 자격증(HRQ0001), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 평가표템플릿항목(RSK0002), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 현재안전보건조치(RSK5016), 회원사기본안전조직구성원(COM2003)</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>203</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>TRM0000000203</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>출처데이터식별자</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>SRC_DATA_ID</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t>외부기관이나 원천시스템에서 수집한 데이터를 원본 데이터와 연결하고 추적하기 위한 식별자</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G204" t="n">
         <v>30</v>
       </c>
       <c r="J204" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>공통코드(COM9002), 설비(CST0004), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
+          <t>공통코드(COM9002), 사망사고사례(RSK0021), 산업표준작업(COM9502), 설비(CST0004), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>204</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>TRM0000000204</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>표준공종분류코드</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>STD_CNTYP_CG_CD</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>공종을 표준 분류체계에 따라 업무적으로 식별하기 위해 부여한 코드</t>
@@ -9233,55 +9223,55 @@
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>표준위험요인ID</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>STD_DNGR_FCT_ID</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t>공종, 작업내용, 설비 및 법령과 연결하여 활용하는 개별 표준위험요인을 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G212" t="n">
         <v>30</v>
       </c>
       <c r="J212" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>설비위험요인(CST0013), 위험요인(RSK5008), 표준공종분류위험요인(CST0012), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용위험요인(CST0009)</t>
+          <t>산업표준작업위험요인(COM9503), 설비위험요인(CST0013), 위험요인(RSK5008), 표준공종분류위험요인(CST0012), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용위험요인(CST0009)</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>212</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>TRM0000000212</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>표준위험요인명</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>STD_DNGR_FCT_NM</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
           <t>표준위험요인을 식별하고 유사한 위험요인과 구분하기 위해 사용하는 명칭</t>
@@ -9772,51 +9762,51 @@
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>TENANT_ID</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
           <t>솔루션을 계약하고 사용하는 개별 회원사를 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G225" t="n">
         <v>30</v>
       </c>
       <c r="J225" t="n">
         <v>16</v>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공통그룹코드(COM9001), 사망사고고위험요인(RSK0013), 사용자(COM1002), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 위험성평가(RSK5001), 위험작업허가서(PTW5001), 첨부파일그룹(COM7001), 평가표템플릿(RSK0001), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), TBM(TBM5001)</t>
+          <t>계약(CST5000), 공사(CST5001), 공통그룹코드(COM9001), 사망사고사례(RSK0021), 사용자(COM1002), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 위험성평가(RSK5001), 위험작업허가서(PTW5001), 첨부파일그룹(COM7001), 평가표템플릿(RSK0001), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), TBM(TBM5001)</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>225</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>TRM0000000226</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>회원사명</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>TENANT_NM</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>솔루션을 이용하는 회사 또는 기관을 식별하기 위해 사용하는 명칭</t>
@@ -9982,51 +9972,51 @@
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>UPPO_INDST_BZKND_CG_ID</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
           <t>산재업종분류 계층에서 해당 분류가 소속된 상위 분류를 식별하는 ID</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G230" t="n">
         <v>30</v>
       </c>
       <c r="J230" t="n">
         <v>1</v>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501)</t>
+          <t>산업업종분류(COM9501)</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>230</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>TRM0000000231</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>상위사전검토템플릿항목ID</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>UPPO_PRE_RVW_TMPL_ITM_ID</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
           <t>사전검토 항목의 계층구조에서 해당 항목이 소속된 상위 항목을 식별하는 ID</t>
@@ -10224,55 +10214,55 @@
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>사용여부</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>USE_YN</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
           <t>해당 데이터를 삭제하지 않고 업무에서 사용 가능한 상태인지를 나타내는 여부</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G236" t="n">
         <v>1</v>
       </c>
       <c r="J236" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>공사안전조직구성원(COM2004), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어자원항목(MLT0003), 사망사고고위험요인(RSK0013), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 아차사고사례(RSK0012), 안전조직(COM2002), 약관(COM0020), 역할정의(COM2001), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003), 표준작업내용위험요인(CST0009), 플랜(COM0003), 회원사기본안전조직구성원(COM2003), MSDS(CST0005)</t>
+          <t>공사안전조직구성원(COM2004), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어자원항목(MLT0003), 사망사고사례(RSK0021), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 설비(CST0004), 설비위험요인(CST0013), 아차사고사례(RSK0012), 안전조직(COM2002), 약관(COM0020), 역할정의(COM2001), 자격증(HRQ0001), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003), 표준작업내용위험요인(CST0009), 플랜(COM0003), 화면리소스(MLT3001), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM동의서(TBM0001)</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>236</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>TRM0000000237</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>사용자에이전트값</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>USER_AGNT_VAL</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
           <t>접속에 사용된 브라우저, 운영체제 및 기기 등의 정보를 클라이언트가 전달한 값</t>
@@ -10303,55 +10293,55 @@
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>사용자ID</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>USER_ID</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
           <t>회원사에 소속되어 솔루션을 사용하는 개별 사용자를 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G238" t="n">
         <v>30</v>
       </c>
       <c r="J238" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>공사안전조직구성원(COM2004), 로그인계정(COM1003), 사용자(COM1002), 안전교육대상자(EDU5002), 안전교육참석자(EDU5011), 약관동의(COM0021), 위험성평가교육참석자(RSK5013), 위험성평가참여자(RSK5017), 위험성평가회의참석자(RSK5011), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), TBM참여자(TBM5020)</t>
+          <t>공사안전조직구성원(COM2004), 로그인계정(COM1003), 사용자(COM1002), 안전교육대상자(EDU5002), 안전교육참석자(EDU5011), 약관동의(COM0021), 위험성평가교육참석자(RSK5013), 위험성평가참여자(RSK5017), 위험성평가회의참석자(RSK5011), 자격증보유내역(HRQ5001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), TBM참여자(TBM5020)</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>238</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>TRM0000000239</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>사용자명</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>USER_NM</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
           <t>솔루션을 사용하는 사용자의 성명</t>
@@ -10469,55 +10459,55 @@
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>작업내용ID</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>WRK_CTT_ID</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
           <t>공종에 포함되며 설비, MSDS 및 위험요인과 연결되는 개별 작업내용을 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G242" t="n">
         <v>30</v>
       </c>
       <c r="J242" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>사망사고고위험요인(RSK0013), 위험성평가대상작업내용(RSK5007), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006)</t>
+          <t>위험성평가대상작업내용(RSK5007), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006)</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>TRM0000000243</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>작업내용명</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>WRK_CTT_NM</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
           <t>공종에 포함된 개별 작업을 식별하고 구분하기 위해 사용하는 명칭</t>
@@ -11315,55 +11305,55 @@
         <is>
           <t>TRM0000000262</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>특이사항내용</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>SPCL_MTTR_CTT</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
           <t>일반적인 관리항목 외에 별도로 확인하거나 공유해야 할 사항을 기록한 내용</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J262" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>공사현장(CST5002), 안전교육계획(EDU5001), 안전교육일지(EDU5010), 위험작업허가서(PTW5001), TBM참여자안전확인(TBM5021)</t>
+          <t>공사현장(CST5002), 안전교육계획(EDU5001), 안전교육일지(EDU5010), 위험작업허가서(PTW5001), 자격증보유내역(HRQ5001), TBM참여자안전확인(TBM5021)</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>262</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>TRM0000000263</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>현장소장ID</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>STCHGR_ID</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
           <t>해당 공사에 배치된 인력 중 공사현장의 현장소장으로 지정된 사용자를 식별하는 ID</t>
@@ -13988,55 +13978,55 @@
         <is>
           <t>TRM0000000343</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>원문내용</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>ORGT_CTT</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
           <t>번역 대상이 되는 원본 언어의 내용</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J328" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>다국어자원항목(MLT0003)</t>
+          <t>다국어자원항목(MLT0003), 화면리소스(MLT3001)</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>328</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>TRM0000000344</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>원문언어코드</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>ORGT_LANG_CD</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
           <t>원문에 사용된 언어의 종류를 나타내는 코드</t>
@@ -14154,101 +14144,101 @@
         <is>
           <t>TRM0000000347</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>번역내용</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>TRNSL_CTT</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
           <t>원문을 대상 언어로 번역한 내용</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J332" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>다국어번역(MLT0004)</t>
+          <t>다국어번역(MLT0004), 화면리소스번역(MLT3002)</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>332</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>TRM0000000348</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>번역언어코드</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>TRNSL_LANG_CD</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
           <t>번역 결과에 사용된 언어의 종류를 나타내는 코드</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G333" t="n">
         <v>10</v>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J333" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>다국어번역(MLT0004)</t>
+          <t>다국어번역(MLT0004), 화면리소스번역(MLT3002)</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>333</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>TRM0000000349</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>번역방법코드</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>TRNSL_MHD_CD</t>
         </is>
       </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
           <t>번역에 사용된 방법의 종류를 나타내는 코드</t>
@@ -16239,45 +16229,2164 @@
       <c r="E382" s="2" t="inlineStr">
         <is>
           <t>교육계획에 따라 이수해야 하는 교육시간을 분단위로 나타낸 값</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>NUMERIC</t>
         </is>
       </c>
       <c r="G382" t="n">
         <v>5</v>
       </c>
       <c r="H382" t="n">
         <v>0</v>
       </c>
       <c r="J382" t="n">
         <v>1</v>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>안전교육계획(EDU5001)</t>
         </is>
       </c>
     </row>
+    <row r="383">
+      <c r="A383" t="n">
+        <v>382</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>TRM0000000419</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>다국어번역대상여부</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>MLT_TRNSL_TGT_YN</t>
+        </is>
+      </c>
+      <c r="E383" s="2" t="inlineStr">
+        <is>
+          <t>해당 코드그룹이 다국어 번역 대상인지 여부</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G383" t="n">
+        <v>1</v>
+      </c>
+      <c r="J383" t="n">
+        <v>1</v>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>공통그룹코드(COM9001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="n">
+        <v>383</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>TRM0000000420</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>전체내용</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>ALL_CTT</t>
+        </is>
+      </c>
+      <c r="E384" s="2" t="inlineStr">
+        <is>
+          <t>대상과 관련된 전체 내용을 기술한 내용</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J384" t="n">
+        <v>1</v>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="n">
+        <v>384</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>TRM0000000421</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>수집항목내용</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>CLT_ITM_CTT</t>
+        </is>
+      </c>
+      <c r="E385" s="2" t="inlineStr">
+        <is>
+          <t>개인정보 수집 시 수집하는 항목에 대한 내용</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J385" t="n">
+        <v>1</v>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="n">
+        <v>385</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>TRM0000000422</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>수집이용목적내용</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>CLT_USE_PURP_CTT</t>
+        </is>
+      </c>
+      <c r="E386" s="2" t="inlineStr">
+        <is>
+          <t>수집한 개인정보의 이용 목적에 대한 내용</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J386" t="n">
+        <v>1</v>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="n">
+        <v>386</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>TRM0000000423</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>보유이용기간내용</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>PSSN_USE_PRD_CTT</t>
+        </is>
+      </c>
+      <c r="E387" s="2" t="inlineStr">
+        <is>
+          <t>수집한 개인정보의 보유 및 이용 기간에 대한 내용</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J387" t="n">
+        <v>1</v>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="n">
+        <v>387</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>TRM0000000424</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>TBM동의서ID</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>TBM_AGRED_ID</t>
+        </is>
+      </c>
+      <c r="E388" s="2" t="inlineStr">
+        <is>
+          <t>TBM 수행 시 개인정보 수집·이용 동의에 사용되는 동의서를 식별하는 ID</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G388" t="n">
+        <v>30</v>
+      </c>
+      <c r="J388" t="n">
+        <v>2</v>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001), TBM참여자안전확인(TBM5021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="n">
+        <v>388</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>TRM0000000425</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>버전명</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>VER_NM</t>
+        </is>
+      </c>
+      <c r="E389" s="2" t="inlineStr">
+        <is>
+          <t>개정 버전을 식별하기 위한 명칭</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G389" t="n">
+        <v>60</v>
+      </c>
+      <c r="J389" t="n">
+        <v>1</v>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="n">
+        <v>389</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>TRM0000000426</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>화면리소스ID</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_ID</t>
+        </is>
+      </c>
+      <c r="E390" s="2" t="inlineStr">
+        <is>
+          <t>화면에 표시되는 리소스를 식별하는 ID</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G390" t="n">
+        <v>30</v>
+      </c>
+      <c r="J390" t="n">
+        <v>2</v>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>화면리소스(MLT3001), 화면리소스번역(MLT3002)</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="n">
+        <v>390</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>TRM0000000427</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>화면리소스키</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_KEY</t>
+        </is>
+      </c>
+      <c r="E391" s="2" t="inlineStr">
+        <is>
+          <t>화면에서 사용할 리소스를 식별하기 위한 고유 키</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G391" t="n">
+        <v>100</v>
+      </c>
+      <c r="J391" t="n">
+        <v>1</v>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>화면리소스(MLT3001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="n">
+        <v>391</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>TRM0000000428</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>화면리소스유형코드</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_TP_CD</t>
+        </is>
+      </c>
+      <c r="E392" s="2" t="inlineStr">
+        <is>
+          <t>화면리소스의 유형을 구분하는 코드</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G392" t="n">
+        <v>2</v>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>CD</t>
+        </is>
+      </c>
+      <c r="J392" t="n">
+        <v>1</v>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>화면리소스(MLT3001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="n">
+        <v>392</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>TRM0000000429</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>화면리소스번역ID</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_TRNSL_ID</t>
+        </is>
+      </c>
+      <c r="E393" s="2" t="inlineStr">
+        <is>
+          <t>화면리소스의 언어별 번역정보를 식별하는 ID</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G393" t="n">
+        <v>30</v>
+      </c>
+      <c r="J393" t="n">
+        <v>1</v>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>화면리소스번역(MLT3002)</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="n">
+        <v>393</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>TRM0000000430</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>감소대책원문내용</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>DECR_CPLN_ORGT_CTT</t>
+        </is>
+      </c>
+      <c r="E394" s="2" t="inlineStr">
+        <is>
+          <t>위험을 감소시키기 위해 제시된 대책의 원문 내용</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J394" t="n">
+        <v>1</v>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="n">
+        <v>394</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>TRM0000000431</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>사망사고사례ID</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_CSE_ID</t>
+        </is>
+      </c>
+      <c r="E395" s="2" t="inlineStr">
+        <is>
+          <t>사망사고 사례를 고유하게 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G395" t="n">
+        <v>30</v>
+      </c>
+      <c r="J395" t="n">
+        <v>2</v>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>사망사고감소대책(RSK0023), 사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="n">
+        <v>395</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>TRM0000000432</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>사망사고내용</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_CTT</t>
+        </is>
+      </c>
+      <c r="E396" s="2" t="inlineStr">
+        <is>
+          <t>사망사고의 발생 상황 및 사고 경위에 관한 내용</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J396" t="n">
+        <v>1</v>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="n">
+        <v>396</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>TRM0000000433</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>사망사고감소대책ID</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_DECR_CPLN_ID</t>
+        </is>
+      </c>
+      <c r="E397" s="2" t="inlineStr">
+        <is>
+          <t>사망사고 사례에 적용되는 감소대책 정보를 고유하게 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G397" t="n">
+        <v>30</v>
+      </c>
+      <c r="J397" t="n">
+        <v>1</v>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>사망사고감소대책(RSK0023)</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="n">
+        <v>397</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>TRM0000000434</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>사망사고일자</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_YMD</t>
+        </is>
+      </c>
+      <c r="E398" s="2" t="inlineStr">
+        <is>
+          <t>사망사고가 발생한 일자</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G398" t="n">
+        <v>8</v>
+      </c>
+      <c r="J398" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="n">
+        <v>398</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>TRM0000000435</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>기인물명</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>ORCM_NM</t>
+        </is>
+      </c>
+      <c r="E399" s="2" t="inlineStr">
+        <is>
+          <t>사고 또는 재해 발생에 직접적으로 관련된 기계, 설비, 물체, 물질 등의 기인물 명칭</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G399" t="n">
+        <v>500</v>
+      </c>
+      <c r="J399" t="n">
+        <v>1</v>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="n">
+        <v>399</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>TRM0000000436</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>표준감소대책내용</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>STD_DECR_CPLN_CTT</t>
+        </is>
+      </c>
+      <c r="E400" s="2" t="inlineStr">
+        <is>
+          <t>위험을 감소시키기 위해 표준화하여 관리하는 대책의 내용</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J400" t="n">
+        <v>1</v>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>표준감소대책(RSK0022)</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="n">
+        <v>400</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>TRM0000000437</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>표준감소대책ID</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>STD_DECR_CPLN_ID</t>
+        </is>
+      </c>
+      <c r="E401" s="2" t="inlineStr">
+        <is>
+          <t>표준감소대책을 고유하게 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G401" t="n">
+        <v>30</v>
+      </c>
+      <c r="J401" t="n">
+        <v>3</v>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>사망사고감소대책(RSK0023), 표준감소대책(RSK0022), 표준위험요인감소대책(RSK0024)</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="n">
+        <v>401</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>TRM0000000438</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>표준고위험작업내용ID</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>STD_HDNGR_WRK_CTT_ID</t>
+        </is>
+      </c>
+      <c r="E402" s="2" t="inlineStr">
+        <is>
+          <t>표준고위험작업내용을 고유하게 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G402" t="n">
+        <v>30</v>
+      </c>
+      <c r="J402" t="n">
+        <v>2</v>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021), 표준고위험작업내용(RSK0020)</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="n">
+        <v>402</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>TRM0000000439</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>표준고위험작업내용명</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>STD_HDNGR_WRK_CTT_NM</t>
+        </is>
+      </c>
+      <c r="E403" s="2" t="inlineStr">
+        <is>
+          <t>위험도가 높아 중점적인 관리가 필요한 작업을 표준화하여 관리하는 명칭</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G403" t="n">
+        <v>500</v>
+      </c>
+      <c r="J403" t="n">
+        <v>1</v>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>표준고위험작업내용(RSK0020)</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="n">
+        <v>403</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>TRM0000000440</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>수정된확인여부</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>UPD_CFM_YN</t>
+        </is>
+      </c>
+      <c r="E404" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">수정된 확인여부 </t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G404" t="n">
+        <v>1</v>
+      </c>
+      <c r="J404" t="n">
+        <v>1</v>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>TBM참여자안전확인항목결과(TBM5022)</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="n">
+        <v>404</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>TRM0000000441</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>수정사유내용</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>UPD_RSN_CTT</t>
+        </is>
+      </c>
+      <c r="E405" s="2" t="inlineStr">
+        <is>
+          <t>수정사유 내용</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J405" t="n">
+        <v>1</v>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>TBM참여자안전확인(TBM5021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="n">
+        <v>405</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>TRM0000000442</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>수정된특이사항내용</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>UPD_SPCL_MTTR_CTT</t>
+        </is>
+      </c>
+      <c r="E406" s="2" t="inlineStr">
+        <is>
+          <t>수정된 특이사항내용</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J406" t="n">
+        <v>1</v>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>TBM참여자안전확인(TBM5021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="n">
+        <v>406</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>TRM0000000443</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>취득일자</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>ACQ_YMD</t>
+        </is>
+      </c>
+      <c r="E407" s="2" t="inlineStr">
+        <is>
+          <t>대상이나 권리, 자격 등을 취득한 일자</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G407" t="n">
+        <v>8</v>
+      </c>
+      <c r="J407" t="n">
+        <v>1</v>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="n">
+        <v>407</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>TRM0000000444</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>승인자ID</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>APRR_ID</t>
+        </is>
+      </c>
+      <c r="E408" s="2" t="inlineStr">
+        <is>
+          <t>승인 처리를 수행한 사용자의 식별자</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G408" t="n">
+        <v>30</v>
+      </c>
+      <c r="J408" t="n">
+        <v>1</v>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="n">
+        <v>408</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>TRM0000000445</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>승인일시</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>APR_DT</t>
+        </is>
+      </c>
+      <c r="E409" s="2" t="inlineStr">
+        <is>
+          <t>승인 처리가 이루어진 일시</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J409" t="n">
+        <v>1</v>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="n">
+        <v>409</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>TRM0000000446</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>승인여부</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>APR_YN</t>
+        </is>
+      </c>
+      <c r="E410" s="2" t="inlineStr">
+        <is>
+          <t>승인되었는지 여부</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G410" t="n">
+        <v>1</v>
+      </c>
+      <c r="J410" t="n">
+        <v>1</v>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="n">
+        <v>410</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>TRM0000000447</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>직접입력발급기관명</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>DRC_INPT_ISSU_INSTT_NM</t>
+        </is>
+      </c>
+      <c r="E411" s="2" t="inlineStr">
+        <is>
+          <t>사용자가 직접 입력한 발급기관의 명칭</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G411" t="n">
+        <v>200</v>
+      </c>
+      <c r="J411" t="n">
+        <v>1</v>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="n">
+        <v>411</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>TRM0000000448</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>직접입력자격증명</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>DRC_INPT_QLFCC_NM</t>
+        </is>
+      </c>
+      <c r="E412" s="2" t="inlineStr">
+        <is>
+          <t>사용자가 직접 입력한 자격증의 명칭</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G412" t="n">
+        <v>200</v>
+      </c>
+      <c r="J412" t="n">
+        <v>1</v>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="n">
+        <v>412</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>TRM0000000449</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>만료일자</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>EXP_YMD</t>
+        </is>
+      </c>
+      <c r="E413" s="2" t="inlineStr">
+        <is>
+          <t>유효기간이 만료되는 일자</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G413" t="n">
+        <v>8</v>
+      </c>
+      <c r="J413" t="n">
+        <v>1</v>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="n">
+        <v>413</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>TRM0000000450</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>발급기관명</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>ISSU_INSTT_NM</t>
+        </is>
+      </c>
+      <c r="E414" s="2" t="inlineStr">
+        <is>
+          <t>대상 문서, 증서 등을 발급하는 기관의 명칭</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G414" t="n">
+        <v>200</v>
+      </c>
+      <c r="J414" t="n">
+        <v>1</v>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>자격증(HRQ0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="n">
+        <v>414</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>TRM0000000451</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>자격증첨부파일그룹ID</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>QLFCC_ATFL_GRP_ID</t>
+        </is>
+      </c>
+      <c r="E415" s="2" t="inlineStr">
+        <is>
+          <t>자격증 관련 첨부파일 그룹을 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G415" t="n">
+        <v>30</v>
+      </c>
+      <c r="J415" t="n">
+        <v>1</v>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="n">
+        <v>415</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>TRM0000000452</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>자격증ID</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>QLFCC_ID</t>
+        </is>
+      </c>
+      <c r="E416" s="2" t="inlineStr">
+        <is>
+          <t>자격증을 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G416" t="n">
+        <v>30</v>
+      </c>
+      <c r="J416" t="n">
+        <v>2</v>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>자격증(HRQ0001), 자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="n">
+        <v>416</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>TRM0000000453</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>자격증정보내용</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>QLFCC_INFO_CTT</t>
+        </is>
+      </c>
+      <c r="E417" s="2" t="inlineStr">
+        <is>
+          <t>자격증에 대한 정보 내용</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J417" t="n">
+        <v>1</v>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>자격증(HRQ0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="n">
+        <v>417</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>TRM0000000454</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>자격증명</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>QLFCC_NM</t>
+        </is>
+      </c>
+      <c r="E418" s="2" t="inlineStr">
+        <is>
+          <t>자격증의 명칭</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G418" t="n">
+        <v>200</v>
+      </c>
+      <c r="J418" t="n">
+        <v>1</v>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>자격증(HRQ0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="n">
+        <v>418</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>TRM0000000455</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>자격증번호</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>QLFCC_NO</t>
+        </is>
+      </c>
+      <c r="E419" s="2" t="inlineStr">
+        <is>
+          <t>발급된 자격증을 식별하기 위해 부여된 번호</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G419" t="n">
+        <v>100</v>
+      </c>
+      <c r="J419" t="n">
+        <v>1</v>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="n">
+        <v>419</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>TRM0000000456</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>자격증보유ID</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>QLFCC_PSSN_ID</t>
+        </is>
+      </c>
+      <c r="E420" s="2" t="inlineStr">
+        <is>
+          <t>자격 보유 내역을 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G420" t="n">
+        <v>30</v>
+      </c>
+      <c r="J420" t="n">
+        <v>1</v>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="n">
+        <v>420</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>TRM0000000457</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>표준위험요인감소대책ID</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>STD_DNGR_FCT_DECR_CPLN_ID</t>
+        </is>
+      </c>
+      <c r="E421" s="2" t="inlineStr">
+        <is>
+          <t>표준위험요인별 감소대책을 매핑한 행을 구분하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G421" t="n">
+        <v>30</v>
+      </c>
+      <c r="J421" t="n">
+        <v>1</v>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>표준위험요인감소대책(RSK0024)</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="n">
+        <v>421</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>TRM0000000458</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>호출시도수</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>CLOT_TRY_CNT</t>
+        </is>
+      </c>
+      <c r="E422" s="2" t="inlineStr">
+        <is>
+          <t>번역 처리를 위해 외부 번역 서비스를 호출한 시도 횟수</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>NUMERIC</t>
+        </is>
+      </c>
+      <c r="G422" t="n">
+        <v>5</v>
+      </c>
+      <c r="H422" t="n">
+        <v>0</v>
+      </c>
+      <c r="J422" t="n">
+        <v>1</v>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>다국어번역(MLT0004)</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="n">
+        <v>422</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>TRM0000000459</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>산업표준작업설명</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>INDS_STD_WRK_EXPL</t>
+        </is>
+      </c>
+      <c r="E423" s="2" t="inlineStr">
+        <is>
+          <t>산업표준작업의 내용 및 수행 방법 등에 대한 설명</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J423" t="n">
+        <v>1</v>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>산업표준작업(COM9502)</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="n">
+        <v>423</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>TRM0000000460</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>산업표준작업설비설명</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>INDS_STD_WRK_FCL_EXPL</t>
+        </is>
+      </c>
+      <c r="E424" s="2" t="inlineStr">
+        <is>
+          <t>산업표준작업 수행 시 사용하는 설비에 대한 설명</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J424" t="n">
+        <v>1</v>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>산업표준작업(COM9502)</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="n">
+        <v>424</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>TRM0000000461</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>산업표준작업ID</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>INDS_STD_WRK_ID</t>
+        </is>
+      </c>
+      <c r="E425" s="2" t="inlineStr">
+        <is>
+          <t>산업표준작업을 고유하게 식별하기 위한 ID</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G425" t="n">
+        <v>30</v>
+      </c>
+      <c r="J425" t="n">
+        <v>2</v>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>산업표준작업(COM9502), 산업표준작업위험요인(COM9503)</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="n">
+        <v>425</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>TRM0000000462</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>산업표준작업명</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>INDS_STD_WRK_NM</t>
+        </is>
+      </c>
+      <c r="E426" s="2" t="inlineStr">
+        <is>
+          <t>산업표준작업을 식별할 수 있는 명칭</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G426" t="n">
+        <v>200</v>
+      </c>
+      <c r="J426" t="n">
+        <v>1</v>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>산업표준작업(COM9502)</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="n">
+        <v>426</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>TRM0000000463</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>다음수행일시</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>NEXT_EXC_DT</t>
+        </is>
+      </c>
+      <c r="E427" s="2" t="inlineStr">
+        <is>
+          <t>번역 처리를 다시 수행할 예정인 일시</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J427" t="n">
+        <v>1</v>
+      </c>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>다국어번역(MLT0004)</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="n">
+        <v>427</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>TRM0000000464</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>번역요청일시</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>TRNSL_RQS_DT</t>
+        </is>
+      </c>
+      <c r="E428" s="2" t="inlineStr">
+        <is>
+          <t>번역 처리가 최초 요청된 일시</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J428" t="n">
+        <v>1</v>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>다국어번역(MLT0004)</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="n">
+        <v>428</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>TRM0000000465</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>사고발생일시</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>ACDT_OCCR_DT</t>
+        </is>
+      </c>
+      <c r="E429" s="2" t="inlineStr">
+        <is>
+          <t>사고가 발생한 날짜와 시간</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J429" t="n">
+        <v>1</v>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>아차사고사례(RSK0012)</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="n">
+        <v>429</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>TRM0000000466</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>사고발생장소명</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>ACDT_OCCR_PLCE_NM</t>
+        </is>
+      </c>
+      <c r="E430" s="2" t="inlineStr">
+        <is>
+          <t>사고가 발생한 장소</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G430" t="n">
+        <v>200</v>
+      </c>
+      <c r="J430" t="n">
+        <v>1</v>
+      </c>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>아차사고사례(RSK0012)</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="n">
+        <v>430</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>TRM0000000467</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>감소대책내용</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>DECR_CPLN_CTT</t>
+        </is>
+      </c>
+      <c r="E431" s="2" t="inlineStr">
+        <is>
+          <t>감소대책내용</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J431" t="n">
+        <v>2</v>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>사망사고감소대책(RSK0023), 아차사고사례(RSK0012)</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="n">
+        <v>431</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>TRM0000000468</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>고위험작업내용명</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>HDNGR_WRK_CTT_NM</t>
+        </is>
+      </c>
+      <c r="E432" s="2" t="inlineStr">
+        <is>
+          <t>중대 재해를 유발할 가능성이 있는 고위험 작업 내용명</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G432" t="n">
+        <v>500</v>
+      </c>
+      <c r="J432" t="n">
+        <v>1</v>
+      </c>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="n">
+        <v>432</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>TRM0000000469</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>사망사고일시</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_DT</t>
+        </is>
+      </c>
+      <c r="E433" s="2" t="inlineStr">
+        <is>
+          <t>사망사고 발생 일시</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J433" t="n">
+        <v>1</v>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="n">
+        <v>433</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>TRM0000000470</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>사망사고장소명</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_PLCE_NM</t>
+        </is>
+      </c>
+      <c r="E434" s="2" t="inlineStr">
+        <is>
+          <t>사망사고 발생 장소</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G434" t="n">
+        <v>200</v>
+      </c>
+      <c r="J434" t="n">
+        <v>1</v>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="n">
+        <v>434</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>TRM0000000471</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>로그인계정잠금일시</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>LGIN_ACC_LOCK_DT</t>
+        </is>
+      </c>
+      <c r="E435" s="2" t="inlineStr">
+        <is>
+          <t>로그인 계정이 잠긴 일시</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J435" t="n">
+        <v>1</v>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>로그인계정(COM1003)</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K382"/>
+  <autoFilter ref="A1:K435"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>