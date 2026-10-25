--- v0 (2026-08-26)
+++ v1 (2026-10-25)
@@ -8,53 +8,53 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="표준단어" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="표준용어" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="표준도메인" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'표준단어'!$A$1:$J$242</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'표준도메인'!$A$1:$M$95</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'표준단어'!$A$1:$J$262</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'표준용어'!$A$1:$K$435</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'표준도메인'!$A$1:$M$96</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001E2124"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -434,51 +434,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J242"/>
+  <dimension ref="A1:J262"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>번호</t>
         </is>
@@ -542,100 +542,100 @@
         <is>
           <t>계정</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>ACC</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>ACCOUNT</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>부기의 원장에서 같은 종류나 동일 명칭의 자산, 부채, 자본, 수익, 비용, 손실에 대하여 그 증감을 계산, 기록하기 위하여 설정한 단위</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>로그인계정잠금여부(LGIN_ACC_LOCK_YN), 로그인계정ID(LGIN_ACC_ID)</t>
+          <t>로그인계정잠금여부(LGIN_ACC_LOCK_YN), 로그인계정잠금일시(LGIN_ACC_LOCK_DT), 로그인계정ID(LGIN_ACC_ID)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>WRD0000000002</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>사고</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>ACDT</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>ACCIDENT</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>1. 뜻 밖에 일어난 불행한 일
 2. 사람에게 해를 입혔거나 말썽을 일으킨 나쁜 짓
 3. 어떤 일이 일어난 까닭</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I3" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>사고사례내용(ACDT_CSE_CTT), 사고사례명(ACDT_CSE_NM), 사고사례및대책내용(ACDT_CSE_CPLN_CTT), 사고사례ID(ACDT_CSE_ID), 사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 사망사고유발내용(DTH_ACDT_INTN_CTT)</t>
+          <t>사고발생일시(ACDT_OCCR_DT), 사고발생장소명(ACDT_OCCR_PLCE_NM), 사고사례내용(ACDT_CSE_CTT), 사고사례명(ACDT_CSE_NM), 사고사례및대책내용(ACDT_CSE_CPLN_CTT), 사고사례ID(ACDT_CSE_ID), 사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 사망사고감소대책ID(DTH_ACDT_DECR_CPLN_ID), 사망사고내용(DTH_ACDT_CTT), 사망사고사례ID(DTH_ACDT_CSE_ID), 사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 사망사고유발내용(DTH_ACDT_INTN_CTT), 사망사고일시(DTH_ACDT_DT), 사망사고일자(DTH_ACDT_YMD), 사망사고장소명(DTH_ACDT_PLCE_NM)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>WRD0000000003</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>접속</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>ACS</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>ACCESS</t>
@@ -1124,55 +1124,55 @@
         <is>
           <t>첨부파일</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>ATFL</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>ATTACHMENT FILE</t>
         </is>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>덧붙이는 파일</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I15" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>개선결과첨부파일그룹ID(IMPRV_RSLT_ATFL_GRP_ID), 교육자료첨부파일그룹ID(EDU_DATA_ATFL_GRP_ID), 교육증빙첨부파일그룹ID(EDU_EVDN_ATFL_GRP_ID), 교육첨부파일그룹ID(EDU_ATFL_GRP_ID), 사업자등록증첨부파일그룹ID(BIZR_REGC_ATFL_GRP_ID), 사용자프로필첨부파일그룹ID(USER_PRFL_ATFL_GRP_ID), 서명이미지첨부파일그룹ID(SGNT_IMG_ATFL_GRP_ID), 실시규정첨부파일그룹ID(IMPLM_RGL_ATFL_GRP_ID), 위험작업허가검토문서첨부파일그룹ID(PTW_RVW_DOC_ATFL_GRP_ID), 조치첨부파일그룹ID(ACTN_ATFL_GRP_ID), 첨부파일그룹ID(ATFL_GRP_ID), 첨부파일명(ATFL_FILE_NM), 첨부파일물리명(ATFL_PHCL_NM), 첨부파일저장경로명(ATFL_SAV_PTH_NM), 첨부파일ID(ATFL_ID), 회의록첨부파일그룹ID(MTNGD_ATFL_GRP_ID), TBM첨부파일그룹ID(TBM_ATFL_GRP_ID)</t>
+          <t>개선결과첨부파일그룹ID(IMPRV_RSLT_ATFL_GRP_ID), 교육자료첨부파일그룹ID(EDU_DATA_ATFL_GRP_ID), 교육증빙첨부파일그룹ID(EDU_EVDN_ATFL_GRP_ID), 교육첨부파일그룹ID(EDU_ATFL_GRP_ID), 사업자등록증첨부파일그룹ID(BIZR_REGC_ATFL_GRP_ID), 사용자프로필첨부파일그룹ID(USER_PRFL_ATFL_GRP_ID), 서명이미지첨부파일그룹ID(SGNT_IMG_ATFL_GRP_ID), 실시규정첨부파일그룹ID(IMPLM_RGL_ATFL_GRP_ID), 위험작업허가검토문서첨부파일그룹ID(PTW_RVW_DOC_ATFL_GRP_ID), 자격증첨부파일그룹ID(QLFCC_ATFL_GRP_ID), 조치첨부파일그룹ID(ACTN_ATFL_GRP_ID), 첨부파일그룹ID(ATFL_GRP_ID), 첨부파일명(ATFL_FILE_NM), 첨부파일물리명(ATFL_PHCL_NM), 첨부파일저장경로명(ATFL_SAV_PTH_NM), 첨부파일ID(ATFL_ID), 회의록첨부파일그룹ID(MTNGD_ATFL_GRP_ID), TBM첨부파일그룹ID(TBM_ATFL_GRP_ID)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>WRD0000000015</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>참석자</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>ATNDR</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>ATTEND PERSON</t>
@@ -1389,55 +1389,55 @@
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>CODE</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>1. 어떤 사회나 계급, 직업 따위에서의 규약이나 관례
 2. 상사가 국제 전보에서 정하여 두고 쓰는 약호나 기호
 3. 정보를 나타내기 위한 기호체계</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="I21" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>개선조치구분코드(IMPRV_ACTN_CL_CD), 계약상태코드(CNTR_STS_CD), 공사상태구분코드(CONS_STS_CL_CD), 공통그룹코드(COM_GRP_CD), 공통그룹코드명(COM_GRP_CD_NM), 공통그룹코드설명(COM_GRP_CD_EXPL), 공통그룹코드ID(COM_GRP_CD_ID), 공통코드(COM_CD), 공통코드명(COM_CD_NM), 공통코드설명(COM_CD_EXPL), 과금주기구분코드(CHRCL_CYCL_CL_CD), 데이터출처구분코드(DATA_SRC_CL_CD), 로그인결과코드(LGIN_RSLT_CD), 로그인유형코드(LGIN_TP_CD), 번역방법코드(TRNSL_MHD_CD), 번역상태코드(TRNSL_STS_CD), 번역언어코드(TRNSL_LANG_CD), 법령구분코드(STTS_CL_CD), 본인인증구분코드(SELF_CERT_CL_CD), 본인인증상태코드(SELF_CERT_STS_CD), 사용자상태코드(USER_STS_CD), 사전검토입력유형코드(PRE_RVW_INPT_TP_CD), 사전검토항목유형코드(PRE_RVW_ITM_TP_CD), 산재업종분류레벨코드(INDST_BZKND_CG_LVL_CD), 산재업종분류코드(INDST_BZKND_CG_CD), 안전교육구분코드(SFTY_EDU_CL_CD), 안전교육방법코드(SFTY_EDU_MHD_CD), 약관유형코드(TERMS_TP_CD), 업무분담역할구분코드(JOB_ALOT_ROLE_CL_CD), 역할코드(ROLE_CD), 원문언어코드(ORGT_LANG_CD), 위험분류구분코드(DNGR_CG_CL_CD), 위험성수준구분코드(DNGR_LVL_CL_CD), 위험성평가교육구분코드(DNGR_EVL_EDU_CL_CD), 위험성평가유형코드(DNGR_EVL_TP_CD), 위험요인구분코드(DNGR_FCT_CL_CD), 위험요인출처구분코드(DNGR_FCT_SRC_CL_CD), 위험작업허가안전조치코드(PTW_SFTY_ACTN_CD), 위험작업허가위험작업코드(PTW_DNGR_WRK_CD), 위험작업허가첨부문서유형코드(PTW_ATCH_DOC_TP_CD), 인증목적구분코드(CERT_PURP_CL_CD), 작성상태코드(WRT_STS_CD), 재평가위험성수준구분코드(REVL_DNGR_LVL_CL_CD), 평가결과위험성수준구분코드(EVL_RSLT_DNGR_LVL_CL_CD), 평가기준코드(EVL_CRTR_CD), 평가방법코드(EVL_MHD_CD), 평가항목구분코드(EVL_ITM_CL_CD), 표준공종분류레벨코드(STD_CNTYP_CG_LVL_CD), 표준공종분류코드(STD_CNTYP_CG_CD), 플랜코드(PLN_CD), 회원사상태코드(TENANT_STS_CD), SNS공급자코드(SNS_SPLR_CD), TBM상태코드(TBM_STS_CD), TBM안전확인항목코드(TBM_SFTY_CFM_ITM_CD), TBM재해유형코드(TBM_DISTR_TP_CD), TBM조치결과구분코드(TBM_ACTRS_CL_CD)</t>
+          <t>개선조치구분코드(IMPRV_ACTN_CL_CD), 계약상태코드(CNTR_STS_CD), 공사상태구분코드(CONS_STS_CL_CD), 공통그룹코드(COM_GRP_CD), 공통그룹코드명(COM_GRP_CD_NM), 공통그룹코드설명(COM_GRP_CD_EXPL), 공통그룹코드ID(COM_GRP_CD_ID), 공통코드(COM_CD), 공통코드명(COM_CD_NM), 공통코드설명(COM_CD_EXPL), 과금주기구분코드(CHRCL_CYCL_CL_CD), 데이터출처구분코드(DATA_SRC_CL_CD), 로그인결과코드(LGIN_RSLT_CD), 로그인유형코드(LGIN_TP_CD), 번역방법코드(TRNSL_MHD_CD), 번역상태코드(TRNSL_STS_CD), 번역언어코드(TRNSL_LANG_CD), 법령구분코드(STTS_CL_CD), 본인인증구분코드(SELF_CERT_CL_CD), 본인인증상태코드(SELF_CERT_STS_CD), 사용자상태코드(USER_STS_CD), 사전검토입력유형코드(PRE_RVW_INPT_TP_CD), 사전검토항목유형코드(PRE_RVW_ITM_TP_CD), 산재업종분류레벨코드(INDST_BZKND_CG_LVL_CD), 산재업종분류코드(INDST_BZKND_CG_CD), 안전교육구분코드(SFTY_EDU_CL_CD), 안전교육방법코드(SFTY_EDU_MHD_CD), 약관유형코드(TERMS_TP_CD), 업무분담역할구분코드(JOB_ALOT_ROLE_CL_CD), 역할코드(ROLE_CD), 원문언어코드(ORGT_LANG_CD), 위험분류구분코드(DNGR_CG_CL_CD), 위험성수준구분코드(DNGR_LVL_CL_CD), 위험성평가교육구분코드(DNGR_EVL_EDU_CL_CD), 위험성평가유형코드(DNGR_EVL_TP_CD), 위험요인구분코드(DNGR_FCT_CL_CD), 위험요인출처구분코드(DNGR_FCT_SRC_CL_CD), 위험작업허가안전조치코드(PTW_SFTY_ACTN_CD), 위험작업허가위험작업코드(PTW_DNGR_WRK_CD), 위험작업허가첨부문서유형코드(PTW_ATCH_DOC_TP_CD), 인증목적구분코드(CERT_PURP_CL_CD), 작성상태코드(WRT_STS_CD), 재평가위험성수준구분코드(REVL_DNGR_LVL_CL_CD), 평가결과위험성수준구분코드(EVL_RSLT_DNGR_LVL_CL_CD), 평가기준코드(EVL_CRTR_CD), 평가방법코드(EVL_MHD_CD), 평가항목구분코드(EVL_ITM_CL_CD), 표준공종분류레벨코드(STD_CNTYP_CG_LVL_CD), 표준공종분류코드(STD_CNTYP_CG_CD), 플랜코드(PLN_CD), 화면리소스유형코드(SCR_RSRC_TP_CD), 회원사상태코드(TENANT_STS_CD), SNS공급자코드(SNS_SPLR_CD), TBM상태코드(TBM_STS_CD), TBM안전확인항목코드(TBM_SFTY_CFM_ITM_CD), TBM재해유형코드(TBM_DISTR_TP_CD), TBM조치결과구분코드(TBM_ACTRS_CL_CD)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>WRD0000000021</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>인증</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>CERT</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>CERTIFICATION</t>
@@ -1877,55 +1877,55 @@
         <is>
           <t>CNT</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>COUNT</t>
         </is>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>셀 수 있는 사물을 세어서 나타낸 값</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>개수, 수, 횟수</t>
         </is>
       </c>
       <c r="I32" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>계약제한인원수(CNTR_RST_PEPL_CNT), 계약제한AI토큰수(CNTR_RST_AI_TKN_CNT), 기준제한인원수(CRTR_RST_PEPL_CNT), 기준제한AI토큰수(CRTR_RST_AI_TKN_CNT), 로그인실패횟수(LGIN_FAILR_CNT), 상시근로자수(ORTM_LABRR_CNT), 투입인원수(PUT_PEPL_CNT)</t>
+          <t>계약제한인원수(CNTR_RST_PEPL_CNT), 계약제한AI토큰수(CNTR_RST_AI_TKN_CNT), 기준제한인원수(CRTR_RST_PEPL_CNT), 기준제한AI토큰수(CRTR_RST_AI_TKN_CNT), 로그인실패횟수(LGIN_FAILR_CNT), 상시근로자수(ORTM_LABRR_CNT), 투입인원수(PUT_PEPL_CNT), 호출시도수(CLOT_TRY_CNT)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>WRD0000000032</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>CNTR</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>CONTRACT</t>
@@ -2252,55 +2252,55 @@
         <is>
           <t>CPLN</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>COUNTERPLAN</t>
         </is>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>어떤 일에 대처할 계획이나 수단</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>대응방안, 대책</t>
         </is>
       </c>
       <c r="I40" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>감소대책수립내용(DECR_CPLN_ESTB_CTT), 사고사례및대책내용(ACDT_CSE_CPLN_CTT), 사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 위험성감소대책실행ID(DNGR_DECR_CPLN_ACTN_ID), 위험성감소대책ID(DNGR_DECR_CPLN_ID), 중점관리위험요인대책내용(EMPH_MNG_DNGR_FCT_CPLN_CTT)</t>
+          <t>감소대책내용(DECR_CPLN_CTT), 감소대책수립내용(DECR_CPLN_ESTB_CTT), 감소대책원문내용(DECR_CPLN_ORGT_CTT), 사고사례및대책내용(ACDT_CSE_CPLN_CTT), 사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 사망사고감소대책ID(DTH_ACDT_DECR_CPLN_ID), 위험성감소대책실행ID(DNGR_DECR_CPLN_ACTN_ID), 위험성감소대책ID(DNGR_DECR_CPLN_ID), 중점관리위험요인대책내용(EMPH_MNG_DNGR_FCT_CPLN_CTT), 표준감소대책내용(STD_DECR_CPLN_CTT), 표준감소대책ID(STD_DECR_CPLN_ID), 표준위험요인감소대책ID(STD_DNGR_FCT_DECR_CPLN_ID)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>WRD0000000040</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>기준</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>CRTR</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>CRITERIA</t>
@@ -2338,98 +2338,98 @@
         <is>
           <t>사례</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>CSE</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>CASE</t>
         </is>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>어떤 일이 실제로 일어난 예</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I42" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>사고사례내용(ACDT_CSE_CTT), 사고사례명(ACDT_CSE_NM), 사고사례및대책내용(ACDT_CSE_CPLN_CTT), 사고사례ID(ACDT_CSE_ID)</t>
+          <t>사고사례내용(ACDT_CSE_CTT), 사고사례명(ACDT_CSE_NM), 사고사례및대책내용(ACDT_CSE_CPLN_CTT), 사고사례ID(ACDT_CSE_ID), 사망사고사례ID(DTH_ACDT_CSE_ID)</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>WRD0000000042</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>내용</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>CTT</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>CONTENT</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>글이나 말 따위에 들어 있는 것</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="I43" t="n">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>감소대책수립내용(DECR_CPLN_ESTB_CTT), 공사위치내용(CONS_LOC_CTT), 관련근거내용(REL_BASS_CTT), 교육내용(EDU_CTT), 번역내용(TRNSL_CTT), 불참사유내용(ABSN_RSN_CTT), 사고사례내용(ACDT_CSE_CTT), 사고사례및대책내용(ACDT_CSE_CPLN_CTT), 사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 사망사고유발내용(DTH_ACDT_INTN_CTT), 삭제사유내용(DEL_RSN_CTT), 상위작업내용ID(UPPO_WRK_CTT_ID), 상위표준작업내용ID(UPPO_STD_WRK_CTT_ID), 안전교육내용(SFTY_EDU_CTT), 안전확인조치내용(SFTY_CFM_ACTN_CTT), 약관내용(TERMS_CTT), 업무분담내용(JOB_ALOT_CTT), 오류내용(ERR_CTT), 원문내용(ORGT_CTT), 위험노출인원내용(DNGR_EXPSR_PEPL_CTT), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID), 위험요인내용(DNGR_FCT_CTT), 작업개요내용(WRK_OVVW_CTT), 작업내용명(WRK_CTT_NM), 작업내용설명(WRK_CTT_EXPL), 작업내용설비ID(WRK_CTT_FCL_ID), 작업내용순번(WRK_CTT_SEQNO), 작업내용ID(WRK_CTT_ID), 작업내용MSDSID(WRK_CTT_MSDS_ID), 작업상세위치내용(WRK_DTLS_LOC_CTT), 전달사항내용(FWRD_MTTR_CTT), 조치불가사유내용(ACTN_IMPS_RSN_CTT), 조항내용(CLAUS_CTT), 중점관리위험요인내용(EMPH_MNG_DNGR_FCT_CTT), 중점관리위험요인대책내용(EMPH_MNG_DNGR_FCT_CPLN_CTT), 직접입력작업내용(DRC_INPT_WRK_CTT), 특이사항내용(SPCL_MTTR_CTT), 표준위험요인내용(STD_DNGR_FCT_CTT), 표준작업내용명(STD_WRK_CTT_NM), 표준작업내용설명(STD_WRK_CTT_EXPL), 표준작업내용순번(STD_WRK_CTT_SEQNO), 표준작업내용ID(STD_WRK_CTT_ID), 현장조치내용(FLDST_ACTN_CTT), 현재안전보건조치내용(NOW_SFTY_ACTN_CTT), 회의내용(MTNG_CTT)</t>
+          <t>감소대책내용(DECR_CPLN_CTT), 감소대책수립내용(DECR_CPLN_ESTB_CTT), 감소대책원문내용(DECR_CPLN_ORGT_CTT), 고위험작업내용명(HDNGR_WRK_CTT_NM), 공사위치내용(CONS_LOC_CTT), 관련근거내용(REL_BASS_CTT), 교육내용(EDU_CTT), 번역내용(TRNSL_CTT), 보유이용기간내용(PSSN_USE_PRD_CTT), 불참사유내용(ABSN_RSN_CTT), 사고사례내용(ACDT_CSE_CTT), 사고사례및대책내용(ACDT_CSE_CPLN_CTT), 사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 사망사고내용(DTH_ACDT_CTT), 사망사고유발내용(DTH_ACDT_INTN_CTT), 삭제사유내용(DEL_RSN_CTT), 상위작업내용ID(UPPO_WRK_CTT_ID), 상위표준작업내용ID(UPPO_STD_WRK_CTT_ID), 수정된특이사항내용(UPD_SPCL_MTTR_CTT), 수정사유내용(UPD_RSN_CTT), 수집이용목적내용(CLT_USE_PURP_CTT), 수집항목내용(CLT_ITM_CTT), 안전교육내용(SFTY_EDU_CTT), 안전확인조치내용(SFTY_CFM_ACTN_CTT), 약관내용(TERMS_CTT), 업무분담내용(JOB_ALOT_CTT), 오류내용(ERR_CTT), 원문내용(ORGT_CTT), 위험노출인원내용(DNGR_EXPSR_PEPL_CTT), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID), 위험요인내용(DNGR_FCT_CTT), 자격증정보내용(QLFCC_INFO_CTT), 작업개요내용(WRK_OVVW_CTT), 작업내용명(WRK_CTT_NM), 작업내용설명(WRK_CTT_EXPL), 작업내용설비ID(WRK_CTT_FCL_ID), 작업내용순번(WRK_CTT_SEQNO), 작업내용ID(WRK_CTT_ID), 작업내용MSDSID(WRK_CTT_MSDS_ID), 작업상세위치내용(WRK_DTLS_LOC_CTT), 전달사항내용(FWRD_MTTR_CTT), 전체내용(ALL_CTT), 조치불가사유내용(ACTN_IMPS_RSN_CTT), 조항내용(CLAUS_CTT), 중점관리위험요인내용(EMPH_MNG_DNGR_FCT_CTT), 중점관리위험요인대책내용(EMPH_MNG_DNGR_FCT_CPLN_CTT), 직접입력작업내용(DRC_INPT_WRK_CTT), 특이사항내용(SPCL_MTTR_CTT), 표준감소대책내용(STD_DECR_CPLN_CTT), 표준고위험작업내용명(STD_HDNGR_WRK_CTT_NM), 표준고위험작업내용ID(STD_HDNGR_WRK_CTT_ID), 표준위험요인내용(STD_DNGR_FCT_CTT), 표준작업내용명(STD_WRK_CTT_NM), 표준작업내용설명(STD_WRK_CTT_EXPL), 표준작업내용순번(STD_WRK_CTT_SEQNO), 표준작업내용ID(STD_WRK_CTT_ID), 현장조치내용(FLDST_ACTN_CTT), 현재안전보건조치내용(NOW_SFTY_ACTN_CTT), 회의내용(MTNG_CTT)</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>WRD0000000043</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>주기</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>CYCL</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>CYCLE(PERIOD)</t>
@@ -2527,55 +2527,55 @@
         <is>
           <t>DECR</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>DECREASE</t>
         </is>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>양이나 수치가 줄어듦, 또는 양이나 수치를 줄임</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>감소, 감쇄, 저감</t>
         </is>
       </c>
       <c r="I46" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>감소대책수립내용(DECR_CPLN_ESTB_CTT), 사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 위험성감소대책실행ID(DNGR_DECR_CPLN_ACTN_ID), 위험성감소대책ID(DNGR_DECR_CPLN_ID)</t>
+          <t>감소대책내용(DECR_CPLN_CTT), 감소대책수립내용(DECR_CPLN_ESTB_CTT), 감소대책원문내용(DECR_CPLN_ORGT_CTT), 사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 사망사고감소대책ID(DTH_ACDT_DECR_CPLN_ID), 위험성감소대책실행ID(DNGR_DECR_CPLN_ACTN_ID), 위험성감소대책ID(DNGR_DECR_CPLN_ID), 표준감소대책내용(STD_DECR_CPLN_CTT), 표준감소대책ID(STD_DECR_CPLN_ID), 표준위험요인감소대책ID(STD_DNGR_FCT_DECR_CPLN_ID)</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>WRD0000000046</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>삭제</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>DEL</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>DELETE</t>
@@ -2763,55 +2763,55 @@
         <is>
           <t>DNGR</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>DANGER</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>해로움이나 손실이 생길 우려가 있음. 또는 그런 상태</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>위험, 위험성</t>
         </is>
       </c>
       <c r="I51" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 위험노출인원내용(DNGR_EXPSR_PEPL_CTT), 위험분류구분코드(DNGR_CG_CL_CD), 위험성감소대책실행ID(DNGR_DECR_CPLN_ACTN_ID), 위험성감소대책ID(DNGR_DECR_CPLN_ID), 위험성사전검토결과ID(DNGR_PRE_RVW_RSLT_ID), 위험성수준구분코드(DNGR_LVL_CL_CD), 위험성수준설명(DNGR_LVL_EXPL), 위험성점수시작값(DNGR_SCOR_STRT_VAL), 위험성점수종료값(DNGR_SCOR_END_VAL), 위험성평가교육구분코드(DNGR_EVL_EDU_CL_CD), 위험성평가교육ID(DNGR_EVL_EDU_ID), 위험성평가대상공종ID(DNGR_EVL_TGT_CNTYP_ID), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID), 위험성평가명(DNGR_EVL_NM), 위험성평가수행여부(DNGR_EVL_EXC_YN), 위험성평가유형코드(DNGR_EVL_TP_CD), 위험성평가일자(DNGR_EVL_YMD), 위험성평가차수(DNGR_EVL_DGR), 위험성평가표항목ID(DNGR_EVLTB_ITM_ID), 위험성평가표ID(DNGR_EVLTB_ID), 위험성평가항목명(DNGR_EVL_ITM_NM), 위험성평가항목점수(DNGR_EVL_ITM_SCOR), 위험성평가회의ID(DNGR_EVL_MTNG_ID), 위험성평가ID(DNGR_EVL_ID), 위험요인구분코드(DNGR_FCT_CL_CD), 위험요인내용(DNGR_FCT_CTT), 위험요인명(DNGR_FCT_NM), 위험요인순번(DNGR_FCT_SEQNO), 위험요인출처구분코드(DNGR_FCT_SRC_CL_CD), 위험요인표시내용(DNGR_FCT_DSP_NM), 위험요인ID(DNGR_FCT_ID), 위험작업허가위험작업코드(PTW_DNGR_WRK_CD), 재평가위험성수준구분코드(REVL_DNGR_LVL_CL_CD), 중점관리위험요인내용(EMPH_MNG_DNGR_FCT_CTT), 중점관리위험요인대책내용(EMPH_MNG_DNGR_FCT_CPLN_CTT), 출처위험요인ID(SRC_DNGR_FCT_ID), 평가결과위험성수준구분코드(EVL_RSLT_DNGR_LVL_CL_CD), 평가표위험성수준ID(EVLTB_DNGR_LVL_ID), 평가표템플릿위험성수준ID(EVLTB_TMPL_DNGR_LVL_ID), 표준위험요인내용(STD_DNGR_FCT_CTT), 표준위험요인명(STD_DNGR_FCT_NM), 표준위험요인표시명(STD_DNGR_FCT_DSP_NM), 표준위험요인ID(STD_DNGR_FCT_ID), TBM위험요인ID(TBM_DNGR_FCT_ID)</t>
+          <t>사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 위험노출인원내용(DNGR_EXPSR_PEPL_CTT), 위험분류구분코드(DNGR_CG_CL_CD), 위험성감소대책실행ID(DNGR_DECR_CPLN_ACTN_ID), 위험성감소대책ID(DNGR_DECR_CPLN_ID), 위험성사전검토결과ID(DNGR_PRE_RVW_RSLT_ID), 위험성수준구분코드(DNGR_LVL_CL_CD), 위험성수준설명(DNGR_LVL_EXPL), 위험성점수시작값(DNGR_SCOR_STRT_VAL), 위험성점수종료값(DNGR_SCOR_END_VAL), 위험성평가교육구분코드(DNGR_EVL_EDU_CL_CD), 위험성평가교육ID(DNGR_EVL_EDU_ID), 위험성평가대상공종ID(DNGR_EVL_TGT_CNTYP_ID), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID), 위험성평가명(DNGR_EVL_NM), 위험성평가수행여부(DNGR_EVL_EXC_YN), 위험성평가유형코드(DNGR_EVL_TP_CD), 위험성평가일자(DNGR_EVL_YMD), 위험성평가차수(DNGR_EVL_DGR), 위험성평가표항목ID(DNGR_EVLTB_ITM_ID), 위험성평가표ID(DNGR_EVLTB_ID), 위험성평가항목명(DNGR_EVL_ITM_NM), 위험성평가항목점수(DNGR_EVL_ITM_SCOR), 위험성평가회의ID(DNGR_EVL_MTNG_ID), 위험성평가ID(DNGR_EVL_ID), 위험요인구분코드(DNGR_FCT_CL_CD), 위험요인내용(DNGR_FCT_CTT), 위험요인명(DNGR_FCT_NM), 위험요인순번(DNGR_FCT_SEQNO), 위험요인출처구분코드(DNGR_FCT_SRC_CL_CD), 위험요인표시내용(DNGR_FCT_DSP_NM), 위험요인ID(DNGR_FCT_ID), 위험작업허가위험작업코드(PTW_DNGR_WRK_CD), 재평가위험성수준구분코드(REVL_DNGR_LVL_CL_CD), 중점관리위험요인내용(EMPH_MNG_DNGR_FCT_CTT), 중점관리위험요인대책내용(EMPH_MNG_DNGR_FCT_CPLN_CTT), 출처위험요인ID(SRC_DNGR_FCT_ID), 평가결과위험성수준구분코드(EVL_RSLT_DNGR_LVL_CL_CD), 평가표위험성수준ID(EVLTB_DNGR_LVL_ID), 평가표템플릿위험성수준ID(EVLTB_TMPL_DNGR_LVL_ID), 표준위험요인감소대책ID(STD_DNGR_FCT_DECR_CPLN_ID), 표준위험요인내용(STD_DNGR_FCT_CTT), 표준위험요인명(STD_DNGR_FCT_NM), 표준위험요인표시명(STD_DNGR_FCT_DSP_NM), 표준위험요인ID(STD_DNGR_FCT_ID), TBM위험요인ID(TBM_DNGR_FCT_ID)</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>WRD0000000051</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>표시</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>DSP</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>DISPLAY</t>
@@ -2850,103 +2850,103 @@
         <is>
           <t>일시</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>DT</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>DATE TIME</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>날짜와 시간을 아울러 이르는 말</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="I53" t="n">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>개인정보수집이용동의일시(PICUC_DT), 관리자배정일시(MNGR_ASGN_DT), 관리자해제일시(MNGR_RLSE_DT), 교육시작일시(EDU_STRT_DT), 교육종료일시(EDU_END_DT), 동의일시(AGRE_DT), 로그인시도일시(LGIN_TRY_DT), 리프레시토큰키만료일시(RFSTKN_KEY_EXP_DT), 본인인증일시(SELF_CERT_DT), 세션만료일시(SYSSN_EXP_DT), 실시계획일시(IMPLM_PLN_DT), 실시시작일시(IMPLM_STRT_DT), 실시완료일시(IMPLM_END_DT), 임베딩일시(EMB_DT), 제출일시(SBMT_DT), 최종로그인일시(LST_LGIN_DT), 최종변경일시(LST_CHG_DT), 최초등록일시(FRST_REG_DT), 패스워드변경일시(PWD_CHG_DT), 회의일시(MTNG_DT), 효력시작일시(EFTFC_STRT_DT), 효력종료일시(EFTFC_END_DT)</t>
+          <t>개인정보수집이용동의일시(PICUC_DT), 관리자배정일시(MNGR_ASGN_DT), 관리자해제일시(MNGR_RLSE_DT), 교육시작일시(EDU_STRT_DT), 교육종료일시(EDU_END_DT), 다음수행일시(NEXT_EXC_DT), 동의일시(AGRE_DT), 로그인계정잠금일시(LGIN_ACC_LOCK_DT), 로그인시도일시(LGIN_TRY_DT), 리프레시토큰키만료일시(RFSTKN_KEY_EXP_DT), 번역요청일시(TRNSL_RQS_DT), 본인인증일시(SELF_CERT_DT), 사고발생일시(ACDT_OCCR_DT), 사망사고일시(DTH_ACDT_DT), 세션만료일시(SYSSN_EXP_DT), 승인일시(APR_DT), 실시계획일시(IMPLM_PLN_DT), 실시시작일시(IMPLM_STRT_DT), 실시완료일시(IMPLM_END_DT), 임베딩일시(EMB_DT), 제출일시(SBMT_DT), 최종로그인일시(LST_LGIN_DT), 최종변경일시(LST_CHG_DT), 최초등록일시(FRST_REG_DT), 패스워드변경일시(PWD_CHG_DT), 회의일시(MTNG_DT), 효력시작일시(EFTFC_STRT_DT), 효력종료일시(EFTFC_END_DT)</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>WRD0000000053</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>사망</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>DTH</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>DEATH</t>
         </is>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>자연인이 생명을 잃음. 법률상 자연인이 인격 곧, 일반적 권리 및 능력을 상실하고 재산적 권리 의무의 상속이 시작됨</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>사망, 사망시</t>
         </is>
       </c>
       <c r="I54" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 사망사고유발내용(DTH_ACDT_INTN_CTT)</t>
+          <t>사망사고감소대책내용(DTH_ACDT_DECR_CPLN_CTT), 사망사고감소대책ID(DTH_ACDT_DECR_CPLN_ID), 사망사고내용(DTH_ACDT_CTT), 사망사고사례ID(DTH_ACDT_CSE_ID), 사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 사망사고유발내용(DTH_ACDT_INTN_CTT), 사망사고일시(DTH_ACDT_DT), 사망사고일자(DTH_ACDT_YMD), 사망사고장소명(DTH_ACDT_PLCE_NM)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>WRD0000000054</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>상세</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>DTLS</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>(INDIVIDUALLY) DETAILS</t>
@@ -3420,103 +3420,103 @@
         <is>
           <t>만료</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>EXP</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>EXPIRATION</t>
         </is>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>기한이 다 차서 끝남</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I66" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>리프레시토큰키만료일시(RFSTKN_KEY_EXP_DT), 세션만료일시(SYSSN_EXP_DT)</t>
+          <t>리프레시토큰키만료일시(RFSTKN_KEY_EXP_DT), 만료일자(EXP_YMD), 세션만료일시(SYSSN_EXP_DT)</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>WRD0000000066</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>설명</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>EXPL</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>EXPLANATION</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>어떤 일이나 대상의 내용을 상대편이 잘 알 수 있도록 밝혀 말함. 또는 그런 말</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>설명, 해설</t>
         </is>
       </c>
       <c r="I67" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>공종설명(CNTYP_EXPL), 공통그룹코드설명(COM_GRP_CD_EXPL), 공통코드설명(COM_CD_EXPL), 기타설명(ETC_EXPL), 설명(EXPL), 설비설명(FCL_EXPL), 역할설명(ROLE_EXPL), 위험성수준설명(DNGR_LVL_EXPL), 작업내용설명(WRK_CTT_EXPL), 표준공종분류설명(STD_CNTYP_CG_EXPL), 표준작업내용설명(STD_WRK_CTT_EXPL), MSDS설명(MSDS_EXPL)</t>
+          <t>공종설명(CNTYP_EXPL), 공통그룹코드설명(COM_GRP_CD_EXPL), 공통코드설명(COM_CD_EXPL), 기타설명(ETC_EXPL), 산업표준작업설명(INDS_STD_WRK_EXPL), 산업표준작업설비설명(INDS_STD_WRK_FCL_EXPL), 설명(EXPL), 설비설명(FCL_EXPL), 역할설명(ROLE_EXPL), 위험성수준설명(DNGR_LVL_EXPL), 작업내용설명(WRK_CTT_EXPL), 표준공종분류설명(STD_CNTYP_CG_EXPL), 표준작업내용설명(STD_WRK_CTT_EXPL), MSDS설명(MSDS_EXPL)</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>WRD0000000067</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>노출</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>EXPSR</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>EXPOSURE</t>
@@ -3645,98 +3645,98 @@
         <is>
           <t>FCL</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>(EQUIPMENT) FACILITY</t>
         </is>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>필요한 것을 베풀어서 갖춤. 또는 그런 시설</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>설비, 설비별</t>
         </is>
       </c>
       <c r="I71" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>상위설비ID(UPPO_FCL_ID), 설비명(FCL_NM), 설비설명(FCL_EXPL), 설비ID(FCL_ID), 작업내용설비ID(WRK_CTT_FCL_ID), 직접입력설비명(DRC_INPT_FCL_NM)</t>
+          <t>산업표준작업설비설명(INDS_STD_WRK_FCL_EXPL), 상위설비ID(UPPO_FCL_ID), 설비명(FCL_NM), 설비설명(FCL_EXPL), 설비ID(FCL_ID), 작업내용설비ID(WRK_CTT_FCL_ID), 직접입력설비명(DRC_INPT_FCL_NM)</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>WRD0000000071</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>요인</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>FCT</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>(CAUSE) FACTOR</t>
         </is>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>사물이나 사건이 성립되는 중요한 원인. 또는 조건이 되는 요소</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I72" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 위험요인구분코드(DNGR_FCT_CL_CD), 위험요인내용(DNGR_FCT_CTT), 위험요인명(DNGR_FCT_NM), 위험요인순번(DNGR_FCT_SEQNO), 위험요인출처구분코드(DNGR_FCT_SRC_CL_CD), 위험요인표시내용(DNGR_FCT_DSP_NM), 위험요인ID(DNGR_FCT_ID), 중점관리위험요인내용(EMPH_MNG_DNGR_FCT_CTT), 중점관리위험요인대책내용(EMPH_MNG_DNGR_FCT_CPLN_CTT), 출처위험요인ID(SRC_DNGR_FCT_ID), 표준위험요인내용(STD_DNGR_FCT_CTT), 표준위험요인명(STD_DNGR_FCT_NM), 표준위험요인표시명(STD_DNGR_FCT_DSP_NM), 표준위험요인ID(STD_DNGR_FCT_ID), TBM위험요인ID(TBM_DNGR_FCT_ID)</t>
+          <t>사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 위험요인구분코드(DNGR_FCT_CL_CD), 위험요인내용(DNGR_FCT_CTT), 위험요인명(DNGR_FCT_NM), 위험요인순번(DNGR_FCT_SEQNO), 위험요인출처구분코드(DNGR_FCT_SRC_CL_CD), 위험요인표시내용(DNGR_FCT_DSP_NM), 위험요인ID(DNGR_FCT_ID), 중점관리위험요인내용(EMPH_MNG_DNGR_FCT_CTT), 중점관리위험요인대책내용(EMPH_MNG_DNGR_FCT_CPLN_CTT), 출처위험요인ID(SRC_DNGR_FCT_ID), 표준위험요인감소대책ID(STD_DNGR_FCT_DECR_CPLN_ID), 표준위험요인내용(STD_DNGR_FCT_CTT), 표준위험요인명(STD_DNGR_FCT_NM), 표준위험요인표시명(STD_DNGR_FCT_DSP_NM), 표준위험요인ID(STD_DNGR_FCT_ID), TBM위험요인ID(TBM_DNGR_FCT_ID)</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>WRD0000000072</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>파일</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>FILE</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>FILE / DATABASE FILE</t>
@@ -3872,55 +3872,55 @@
         <is>
           <t>GRP</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>GROUP</t>
         </is>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>함께 행동하거나 공통점이 있어 한데 묶일 수 있는 사람들의 무리, 계열을 이루는 기업체의 무리</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>그룹, 집단</t>
         </is>
       </c>
       <c r="I76" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>개선결과첨부파일그룹ID(IMPRV_RSLT_ATFL_GRP_ID), 공통그룹코드(COM_GRP_CD), 공통그룹코드명(COM_GRP_CD_NM), 공통그룹코드설명(COM_GRP_CD_EXPL), 공통그룹코드ID(COM_GRP_CD_ID), 교육자료첨부파일그룹ID(EDU_DATA_ATFL_GRP_ID), 교육증빙첨부파일그룹ID(EDU_EVDN_ATFL_GRP_ID), 교육첨부파일그룹ID(EDU_ATFL_GRP_ID), 사업자등록증첨부파일그룹ID(BIZR_REGC_ATFL_GRP_ID), 사용자프로필첨부파일그룹ID(USER_PRFL_ATFL_GRP_ID), 서명이미지첨부파일그룹ID(SGNT_IMG_ATFL_GRP_ID), 실시규정첨부파일그룹ID(IMPLM_RGL_ATFL_GRP_ID), 위험작업허가검토문서첨부파일그룹ID(PTW_RVW_DOC_ATFL_GRP_ID), 조치첨부파일그룹ID(ACTN_ATFL_GRP_ID), 첨부파일그룹ID(ATFL_GRP_ID), 회의록첨부파일그룹ID(MTNGD_ATFL_GRP_ID), TBM첨부파일그룹ID(TBM_ATFL_GRP_ID)</t>
+          <t>개선결과첨부파일그룹ID(IMPRV_RSLT_ATFL_GRP_ID), 공통그룹코드(COM_GRP_CD), 공통그룹코드명(COM_GRP_CD_NM), 공통그룹코드설명(COM_GRP_CD_EXPL), 공통그룹코드ID(COM_GRP_CD_ID), 교육자료첨부파일그룹ID(EDU_DATA_ATFL_GRP_ID), 교육증빙첨부파일그룹ID(EDU_EVDN_ATFL_GRP_ID), 교육첨부파일그룹ID(EDU_ATFL_GRP_ID), 사업자등록증첨부파일그룹ID(BIZR_REGC_ATFL_GRP_ID), 사용자프로필첨부파일그룹ID(USER_PRFL_ATFL_GRP_ID), 서명이미지첨부파일그룹ID(SGNT_IMG_ATFL_GRP_ID), 실시규정첨부파일그룹ID(IMPLM_RGL_ATFL_GRP_ID), 위험작업허가검토문서첨부파일그룹ID(PTW_RVW_DOC_ATFL_GRP_ID), 자격증첨부파일그룹ID(QLFCC_ATFL_GRP_ID), 조치첨부파일그룹ID(ACTN_ATFL_GRP_ID), 첨부파일그룹ID(ATFL_GRP_ID), 회의록첨부파일그룹ID(MTNGD_ATFL_GRP_ID), TBM첨부파일그룹ID(TBM_ATFL_GRP_ID)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>WRD0000000076</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>이력</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>HST</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>HISTORY</t>
@@ -3963,55 +3963,55 @@
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>IDENTIFIER</t>
         </is>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>(정보,통신) 사용하는 기본 요소들을 구분하기 위하여 정해진 규칙에 따라 부여한 이름 혹은 문자 체계</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>ID, 식별자</t>
         </is>
       </c>
       <c r="I78" t="n">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>개선결과첨부파일그룹ID(IMPRV_RSLT_ATFL_GRP_ID), 계약ID(CNTR_ID), 공사안전조직구성원ID(CONS_SFTY_ORG_MBR_ID), 공사ID(CONS_ID), 공종ID(CNTYP_ID), 공통그룹코드ID(COM_GRP_CD_ID), 교육자료첨부파일그룹ID(EDU_DATA_ATFL_GRP_ID), 교육증빙첨부파일그룹ID(EDU_EVDN_ATFL_GRP_ID), 교육첨부파일그룹ID(EDU_ATFL_GRP_ID), 다국어번역ID(MLT_TRNSL_ID), 다국어자원항목ID(MLT_RSRC_ITM_ID), 다국어자원ID(MLT_RSRC_ID), 담당사용자ID(TCHGR_USER_ID), 로그인계정ID(LGIN_ACC_ID), 로그인세션관리ID(LGIN_SYSSN_MNG_ID), 로그인접속이력ID(LGIN_ACS_HST_ID), 로그인ID(LGIN_ID), 사고사례ID(ACDT_CSE_ID), 사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 사업자등록증첨부파일그룹ID(BIZR_REGC_ATFL_GRP_ID), 사용자프로필첨부파일그룹ID(USER_PRFL_ATFL_GRP_ID), 사용자ID(USER_ID), 사전검토템플릿항목ID(PRE_RVW_TMPL_ITM_ID), 사전검토템플릿ID(PRE_RVW_TMPL_ID), 산재업종분류ID(INDST_BZKND_CG_ID), 상위사전검토템플릿항목ID(UPPO_PRE_RVW_TMPL_ITM_ID), 상위산재업종분류ID(UPPO_INDST_BZKND_CG_ID), 상위설비ID(UPPO_FCL_ID), 상위안전조직ID(UPPO_SFTY_ORG_ID), 상위작업내용ID(UPPO_WRK_CTT_ID), 상위표준공종분류ID(UPPO_STD_CNTYP_CG_ID), 상위표준작업내용ID(UPPO_STD_WRK_CTT_ID), 서명이미지첨부파일그룹ID(SGNT_IMG_ATFL_GRP_ID), 설비ID(FCL_ID), 소스테이블ID(SRC_TBL_ID), 솔루션이용계약ID(SSOL_USE_CNTR_ID), 신청자ID(APLR_ID), 실시규정첨부파일그룹ID(IMPLM_RGL_ATFL_GRP_ID), 안전교육계획ID(SFTY_EDU_PLN_ID), 안전교육대상자ID(SFTY_EDU_TGTR_ID), 안전교육일지ID(SFTY_EDU_DLYD_ID), 안전교육참석자ID(SFTY_EDU_ATNDR_ID), 안전조직ID(SFTY_ORG_ID), 약관동의ID(TERMS_AGRE_ID), 약관ID(TERMS_ID), 역할ID(ROLE_ID), 위험성감소대책실행ID(DNGR_DECR_CPLN_ACTN_ID), 위험성감소대책ID(DNGR_DECR_CPLN_ID), 위험성사전검토결과ID(DNGR_PRE_RVW_RSLT_ID), 위험성평가교육ID(DNGR_EVL_EDU_ID), 위험성평가대상공종ID(DNGR_EVL_TGT_CNTYP_ID), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID), 위험성평가표항목ID(DNGR_EVLTB_ITM_ID), 위험성평가표ID(DNGR_EVLTB_ID), 위험성평가회의ID(DNGR_EVL_MTNG_ID), 위험성평가ID(DNGR_EVL_ID), 위험요인ID(DNGR_FCT_ID), 위험작업허가검토문서첨부파일그룹ID(PTW_RVW_DOC_ATFL_GRP_ID), 위험작업허가ID(PTW_ID), 인증세션ID(CERT_SYSSN_ID), 작업내용설비ID(WRK_CTT_FCL_ID), 작업내용ID(WRK_CTT_ID), 작업내용MSDSID(WRK_CTT_MSDS_ID), 조치첨부파일그룹ID(ACTN_ATFL_GRP_ID), 첨부파일그룹ID(ATFL_GRP_ID), 첨부파일ID(ATFL_ID), 최종변경자ID(LST_CHGR_USER_ID), 최초등록자ID(FRST_REGR_USER_ID), 출처데이터식별자(SRC_DATA_ID), 출처위험요인ID(SRC_DNGR_FCT_ID), 평가표위험성수준ID(EVLTB_DNGR_LVL_ID), 평가표템플릿위험성수준ID(EVLTB_TMPL_DNGR_LVL_ID), 평가표템플릿항목ID(EVLTB_TMPL_ITM_ID), 평가표템플릿ID(EVLTB_TMPL_ID), 표준공종분류ID(STD_CNTYP_CG_ID), 표준법령ID(STD_STTS_ID), 표준위험요인ID(STD_DNGR_FCT_ID), 표준작업내용ID(STD_WRK_CTT_ID), 플랜조건ID(PLN_COND_ID), 플랜ID(PLN_ID), 현장담당자ID(FLDST_TCHGR_ID), 현장소장ID(STCHGR_ID), 현장ID(FLDST_ID), 현재안전보건조치ID(NOW_SFTY_ACTN_ID), 회원사관리자배정ID(TENANT_MNGR_ASGN_ID), 회원사기본안전조직구성원ID(TENANT_BASC_SFTY_ORG_MBR_ID), 회원사ID(TENANT_ID), 회의록첨부파일그룹ID(MTNGD_ATFL_GRP_ID), MSDSID(MSDS_ID), SNS로그인ID(SNS_LGIN_ID), TBM관리자ID(TBM_MNGR_ID), TBM위험요인ID(TBM_DNGR_FCT_ID), TBM참여자ID(TBM_JOINR_ID), TBM첨부파일그룹ID(TBM_ATFL_GRP_ID), TBMID(TBM_ID)</t>
+          <t>개선결과첨부파일그룹ID(IMPRV_RSLT_ATFL_GRP_ID), 계약ID(CNTR_ID), 공사안전조직구성원ID(CONS_SFTY_ORG_MBR_ID), 공사ID(CONS_ID), 공종ID(CNTYP_ID), 공통그룹코드ID(COM_GRP_CD_ID), 교육자료첨부파일그룹ID(EDU_DATA_ATFL_GRP_ID), 교육증빙첨부파일그룹ID(EDU_EVDN_ATFL_GRP_ID), 교육첨부파일그룹ID(EDU_ATFL_GRP_ID), 다국어번역ID(MLT_TRNSL_ID), 다국어자원항목ID(MLT_RSRC_ITM_ID), 다국어자원ID(MLT_RSRC_ID), 담당사용자ID(TCHGR_USER_ID), 로그인계정ID(LGIN_ACC_ID), 로그인세션관리ID(LGIN_SYSSN_MNG_ID), 로그인접속이력ID(LGIN_ACS_HST_ID), 로그인ID(LGIN_ID), 사고사례ID(ACDT_CSE_ID), 사망사고감소대책ID(DTH_ACDT_DECR_CPLN_ID), 사망사고사례ID(DTH_ACDT_CSE_ID), 사망사고위험요인ID(DTH_ACDT_DNGR_FCT_ID), 사업자등록증첨부파일그룹ID(BIZR_REGC_ATFL_GRP_ID), 사용자프로필첨부파일그룹ID(USER_PRFL_ATFL_GRP_ID), 사용자ID(USER_ID), 사전검토템플릿항목ID(PRE_RVW_TMPL_ITM_ID), 사전검토템플릿ID(PRE_RVW_TMPL_ID), 산업표준작업ID(INDS_STD_WRK_ID), 산재업종분류ID(INDST_BZKND_CG_ID), 상위사전검토템플릿항목ID(UPPO_PRE_RVW_TMPL_ITM_ID), 상위산재업종분류ID(UPPO_INDST_BZKND_CG_ID), 상위설비ID(UPPO_FCL_ID), 상위안전조직ID(UPPO_SFTY_ORG_ID), 상위작업내용ID(UPPO_WRK_CTT_ID), 상위표준공종분류ID(UPPO_STD_CNTYP_CG_ID), 상위표준작업내용ID(UPPO_STD_WRK_CTT_ID), 서명이미지첨부파일그룹ID(SGNT_IMG_ATFL_GRP_ID), 설비ID(FCL_ID), 소스테이블ID(SRC_TBL_ID), 솔루션이용계약ID(SSOL_USE_CNTR_ID), 승인자ID(APRR_ID), 신청자ID(APLR_ID), 실시규정첨부파일그룹ID(IMPLM_RGL_ATFL_GRP_ID), 안전교육계획ID(SFTY_EDU_PLN_ID), 안전교육대상자ID(SFTY_EDU_TGTR_ID), 안전교육일지ID(SFTY_EDU_DLYD_ID), 안전교육참석자ID(SFTY_EDU_ATNDR_ID), 안전조직ID(SFTY_ORG_ID), 약관동의ID(TERMS_AGRE_ID), 약관ID(TERMS_ID), 역할ID(ROLE_ID), 위험성감소대책실행ID(DNGR_DECR_CPLN_ACTN_ID), 위험성감소대책ID(DNGR_DECR_CPLN_ID), 위험성사전검토결과ID(DNGR_PRE_RVW_RSLT_ID), 위험성평가교육ID(DNGR_EVL_EDU_ID), 위험성평가대상공종ID(DNGR_EVL_TGT_CNTYP_ID), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID), 위험성평가표항목ID(DNGR_EVLTB_ITM_ID), 위험성평가표ID(DNGR_EVLTB_ID), 위험성평가회의ID(DNGR_EVL_MTNG_ID), 위험성평가ID(DNGR_EVL_ID), 위험요인ID(DNGR_FCT_ID), 위험작업허가검토문서첨부파일그룹ID(PTW_RVW_DOC_ATFL_GRP_ID), 위험작업허가ID(PTW_ID), 인증세션ID(CERT_SYSSN_ID), 자격증보유ID(QLFCC_PSSN_ID), 자격증첨부파일그룹ID(QLFCC_ATFL_GRP_ID), 자격증ID(QLFCC_ID), 작업내용설비ID(WRK_CTT_FCL_ID), 작업내용ID(WRK_CTT_ID), 작업내용MSDSID(WRK_CTT_MSDS_ID), 조치첨부파일그룹ID(ACTN_ATFL_GRP_ID), 첨부파일그룹ID(ATFL_GRP_ID), 첨부파일ID(ATFL_ID), 최종변경자ID(LST_CHGR_USER_ID), 최초등록자ID(FRST_REGR_USER_ID), 출처데이터식별자(SRC_DATA_ID), 출처위험요인ID(SRC_DNGR_FCT_ID), 평가표위험성수준ID(EVLTB_DNGR_LVL_ID), 평가표템플릿위험성수준ID(EVLTB_TMPL_DNGR_LVL_ID), 평가표템플릿항목ID(EVLTB_TMPL_ITM_ID), 평가표템플릿ID(EVLTB_TMPL_ID), 표준감소대책ID(STD_DECR_CPLN_ID), 표준고위험작업내용ID(STD_HDNGR_WRK_CTT_ID), 표준공종분류ID(STD_CNTYP_CG_ID), 표준법령ID(STD_STTS_ID), 표준위험요인감소대책ID(STD_DNGR_FCT_DECR_CPLN_ID), 표준위험요인ID(STD_DNGR_FCT_ID), 표준작업내용ID(STD_WRK_CTT_ID), 플랜조건ID(PLN_COND_ID), 플랜ID(PLN_ID), 현장담당자ID(FLDST_TCHGR_ID), 현장소장ID(STCHGR_ID), 현장ID(FLDST_ID), 현재안전보건조치ID(NOW_SFTY_ACTN_ID), 화면리소스번역ID(SCR_RSRC_TRNSL_ID), 화면리소스ID(SCR_RSRC_ID), 회원사관리자배정ID(TENANT_MNGR_ASGN_ID), 회원사기본안전조직구성원ID(TENANT_BASC_SFTY_ORG_MBR_ID), 회원사ID(TENANT_ID), 회의록첨부파일그룹ID(MTNGD_ATFL_GRP_ID), MSDSID(MSDS_ID), SNS로그인ID(SNS_LGIN_ID), TBM관리자ID(TBM_MNGR_ID), TBM동의서ID(TBM_AGRED_ID), TBM위험요인ID(TBM_DNGR_FCT_ID), TBM참여자ID(TBM_JOINR_ID), TBM첨부파일그룹ID(TBM_ATFL_GRP_ID), TBMID(TBM_ID)</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>WRD0000000078</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>실시</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>IMPLM</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>IMPLEMENTATION</t>
@@ -4222,55 +4222,55 @@
           <t>입력</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>INPT</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>INPUT</t>
         </is>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>1. 문자나 숫자를 컴퓨터가 기억하게 하는 일
 2. 전기적, 기계적 에너지를 발생 또는 변환하는 장치가 받아들이는 에너지</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I84" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>사전검토입력유형코드(PRE_RVW_INPT_TP_CD), 직접입력설비명(DRC_INPT_FCL_NM), 직접입력작업내용(DRC_INPT_WRK_CTT), 직접입력MSDS명(DRC_INPT_MSDS_NM)</t>
+          <t>사전검토입력유형코드(PRE_RVW_INPT_TP_CD), 직접입력발급기관명(DRC_INPT_ISSU_INSTT_NM), 직접입력설비명(DRC_INPT_FCL_NM), 직접입력자격증명(DRC_INPT_QLFCC_NM), 직접입력작업내용(DRC_INPT_WRK_CTT), 직접입력MSDS명(DRC_INPT_MSDS_NM)</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>WRD0000000084</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>유발</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>INTN</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>INDUCTION</t>
@@ -4357,55 +4357,55 @@
           <t>ITM</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>ITEM</t>
         </is>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>1. 법률이나 규정 따위의 낱낱의 조 나 항, 사항, 조항
 2. 한 단위로 다루어지는 데이터의 집합</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>아이템, 항목, 항목별</t>
         </is>
       </c>
       <c r="I87" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>다국어자원항목ID(MLT_RSRC_ITM_ID), 사전검토템플릿항목ID(PRE_RVW_TMPL_ITM_ID), 사전검토항목명(PRE_RVW_ITM_NM), 사전검토항목유형코드(PRE_RVW_ITM_TP_CD), 상위사전검토템플릿항목ID(UPPO_PRE_RVW_TMPL_ITM_ID), 위험성평가표항목ID(DNGR_EVLTB_ITM_ID), 위험성평가항목명(DNGR_EVL_ITM_NM), 위험성평가항목점수(DNGR_EVL_ITM_SCOR), 평가표템플릿항목ID(EVLTB_TMPL_ITM_ID), 평가항목구분코드(EVL_ITM_CL_CD), 평가항목명(EVL_ITM_NM), 평가항목점수(EVL_ITM_SCOR), TBM안전확인항목코드(TBM_SFTY_CFM_ITM_CD)</t>
+          <t>다국어자원항목ID(MLT_RSRC_ITM_ID), 사전검토템플릿항목ID(PRE_RVW_TMPL_ITM_ID), 사전검토항목명(PRE_RVW_ITM_NM), 사전검토항목유형코드(PRE_RVW_ITM_TP_CD), 상위사전검토템플릿항목ID(UPPO_PRE_RVW_TMPL_ITM_ID), 수집항목내용(CLT_ITM_CTT), 위험성평가표항목ID(DNGR_EVLTB_ITM_ID), 위험성평가항목명(DNGR_EVL_ITM_NM), 위험성평가항목점수(DNGR_EVL_ITM_SCOR), 평가표템플릿항목ID(EVLTB_TMPL_ITM_ID), 평가항목구분코드(EVL_ITM_CL_CD), 평가항목명(EVL_ITM_NM), 평가항목점수(EVL_ITM_SCOR), TBM안전확인항목코드(TBM_SFTY_CFM_ITM_CD)</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>WRD0000000087</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>직위</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>JPOS</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>JOB POSITION</t>
@@ -4445,55 +4445,55 @@
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>KEY</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>KEY</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>1. 어떤 문제를 해결할 수 있는 실마리
 2. 타자기나 컴퓨터의 자판 따위에서 손가락으로 치는 글자판
 3. (컴퓨터)식별용 색인</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="I89" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>리프레시토큰키(RFSTKN_KEY), 리프레시토큰키만료일시(RFSTKN_KEY_EXP_DT), 소스테이블키(SRC_TBL_KEY), 키컬럼명(KEY_COL_NM)</t>
+          <t>리프레시토큰키(RFSTKN_KEY), 리프레시토큰키만료일시(RFSTKN_KEY_EXP_DT), 소스테이블키(SRC_TBL_KEY), 키컬럼명(KEY_COL_NM), 화면리소스키(SCR_RSRC_KEY)</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>WRD0000000089</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>근로자</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>LABRR</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>LABORER</t>
@@ -4574,103 +4574,103 @@
         <is>
           <t>로그인</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>LGIN</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>LOGIN</t>
         </is>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>다중 사용자 시스템을 사용하기 위하여 컴퓨터에 사용자의 신원을 알리는 일로, 미리 등록되어 있는 사용자의 특정한 이름과 암호의 입력을 통하여 작업할 수 있는 특정한 시스템 사용 환경에서 사용함</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I92" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>로그인결과코드(LGIN_RSLT_CD), 로그인계정잠금여부(LGIN_ACC_LOCK_YN), 로그인계정ID(LGIN_ACC_ID), 로그인세션관리ID(LGIN_SYSSN_MNG_ID), 로그인시도일시(LGIN_TRY_DT), 로그인실패횟수(LGIN_FAILR_CNT), 로그인유형코드(LGIN_TP_CD), 로그인접속이력ID(LGIN_ACS_HST_ID), 로그인패스워드(LGIN_PWD), 로그인ID(LGIN_ID), 최종로그인일시(LST_LGIN_DT), SNS로그인ID(SNS_LGIN_ID)</t>
+          <t>로그인결과코드(LGIN_RSLT_CD), 로그인계정잠금여부(LGIN_ACC_LOCK_YN), 로그인계정잠금일시(LGIN_ACC_LOCK_DT), 로그인계정ID(LGIN_ACC_ID), 로그인세션관리ID(LGIN_SYSSN_MNG_ID), 로그인시도일시(LGIN_TRY_DT), 로그인실패횟수(LGIN_FAILR_CNT), 로그인유형코드(LGIN_TP_CD), 로그인접속이력ID(LGIN_ACS_HST_ID), 로그인패스워드(LGIN_PWD), 로그인ID(LGIN_ID), 최종로그인일시(LST_LGIN_DT), SNS로그인ID(SNS_LGIN_ID)</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>WRD0000000092</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>잠금</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>LOCK</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>LOCK</t>
         </is>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
           <t>여닫는 물건을 열지 못하도록 자물쇠를 채우거나 빗장을 걺</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>시건, 잠금</t>
         </is>
       </c>
       <c r="I93" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>로그인계정잠금여부(LGIN_ACC_LOCK_YN)</t>
+          <t>로그인계정잠금여부(LGIN_ACC_LOCK_YN), 로그인계정잠금일시(LGIN_ACC_LOCK_DT)</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>WRD0000000093</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>최종</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>LST</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>LAST</t>
@@ -5244,55 +5244,55 @@
         <is>
           <t>사항</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>MTTR</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>MATTER</t>
         </is>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>일의 항목이나 내용</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I107" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>전달사항내용(FWRD_MTTR_CTT), 특이사항내용(SPCL_MTTR_CTT)</t>
+          <t>수정된특이사항내용(UPD_SPCL_MTTR_CTT), 전달사항내용(FWRD_MTTR_CTT), 특이사항내용(SPCL_MTTR_CTT)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>WRD0000000139</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>필수</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>NCSR</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>NECESSARINESS</t>
@@ -5335,98 +5335,98 @@
         <is>
           <t>NM</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>NAME</t>
         </is>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>다른 것과 구별하기 위하여 사물, 단체, 현상 따위의 붙여 부르는 말. 이름</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>명, 명칭</t>
         </is>
       </c>
       <c r="I109" t="n">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>강사명(LECTR_NM), 계약명(CNTR_NM), 공사명(CONS_NM), 공종명(CNTYP_NM), 공통그룹코드명(COM_GRP_CD_NM), 공통코드명(COM_CD_NM), 교육기관명(EDU_INSTT_NM), 교육명(EDU_NM), 교육장소명(EDU_PLCE_NM), 교육제공자명(EDU_PRVDR_NM), 대표자명(REPR_NM), 발주처명(ODPLC_NM), 법령구분명(STTS_CL_NM), 법령명(STTS_NM), 법령표시명(STTS_DSP_NM), 부서명(DEPT_NM), 사고사례명(ACDT_CSE_NM), 사용자명(USER_NM), 사전검토템플릿명(PRE_RVW_TMPL_NM), 사전검토항목명(PRE_RVW_ITM_NM), 산재업종분류명(INDST_BZKND_CG_NM), 설비명(FCL_NM), 세부작업명(DTL_WRK_NM), 안전교육계획명(SFTY_EDU_PLN_NM), 약관명(TERMS_NM), 업로드파일MIME유형명(UPLD_FILE_MIME_TP_NM), 역할명(ROLE_NM), 위험성평가명(DNGR_EVL_NM), 위험성평가항목명(DNGR_EVL_ITM_NM), 위험요인명(DNGR_FCT_NM), 위험요인표시내용(DNGR_FCT_DSP_NM), 작업내용명(WRK_CTT_NM), 제개정구분명(ESRV_CL_NM), 조항명(CLAUS_NM), 직위명(JPOS_NM), 직접입력설비명(DRC_INPT_FCL_NM), 직접입력MSDS명(DRC_INPT_MSDS_NM), 참석자역할명(ATNDR_ROLE_NM), 참여자명(JOINR_NM), 첨부파일명(ATFL_FILE_NM), 첨부파일물리명(ATFL_PHCL_NM), 첨부파일저장경로명(ATFL_SAV_PTH_NM), 취급노출자명(HNDN_EXPSR_NM), 컬럼명(COL_NM), 키컬럼명(KEY_COL_NM), 파일확장자명(FILE_FEXT_NM), 평가표템플릿명(EVLTB_TMPL_NM), 평가항목명(EVL_ITM_NM), 표준공종분류명(STD_CNTYP_CG_NM), 표준위험요인명(STD_DNGR_FCT_NM), 표준위험요인표시명(STD_DNGR_FCT_DSP_NM), 표준작업내용명(STD_WRK_CTT_NM), 플랜명(PLN_NM), 현장명(FLDST_NM), 회원사명(TENANT_NM), 회의명(MTNG_NM), 회의장소명(MTNG_PLCE_NM), MSDS명(MSDS_NM), TBM명(TBM_NM)</t>
+          <t>강사명(LECTR_NM), 계약명(CNTR_NM), 고위험작업내용명(HDNGR_WRK_CTT_NM), 공사명(CONS_NM), 공종명(CNTYP_NM), 공통그룹코드명(COM_GRP_CD_NM), 공통코드명(COM_CD_NM), 교육기관명(EDU_INSTT_NM), 교육명(EDU_NM), 교육장소명(EDU_PLCE_NM), 교육제공자명(EDU_PRVDR_NM), 기인물명(ORCM_NM), 대표자명(REPR_NM), 발급기관명(ISSU_INSTT_NM), 발주처명(ODPLC_NM), 버전명(VER_NM), 법령구분명(STTS_CL_NM), 법령명(STTS_NM), 법령표시명(STTS_DSP_NM), 부서명(DEPT_NM), 사고발생장소명(ACDT_OCCR_PLCE_NM), 사고사례명(ACDT_CSE_NM), 사망사고장소명(DTH_ACDT_PLCE_NM), 사용자명(USER_NM), 사전검토템플릿명(PRE_RVW_TMPL_NM), 사전검토항목명(PRE_RVW_ITM_NM), 산업표준작업명(INDS_STD_WRK_NM), 산재업종분류명(INDST_BZKND_CG_NM), 설비명(FCL_NM), 세부작업명(DTL_WRK_NM), 안전교육계획명(SFTY_EDU_PLN_NM), 약관명(TERMS_NM), 업로드파일MIME유형명(UPLD_FILE_MIME_TP_NM), 역할명(ROLE_NM), 위험성평가명(DNGR_EVL_NM), 위험성평가항목명(DNGR_EVL_ITM_NM), 위험요인명(DNGR_FCT_NM), 위험요인표시내용(DNGR_FCT_DSP_NM), 자격증명(QLFCC_NM), 작업내용명(WRK_CTT_NM), 제개정구분명(ESRV_CL_NM), 조항명(CLAUS_NM), 직위명(JPOS_NM), 직접입력발급기관명(DRC_INPT_ISSU_INSTT_NM), 직접입력설비명(DRC_INPT_FCL_NM), 직접입력자격증명(DRC_INPT_QLFCC_NM), 직접입력MSDS명(DRC_INPT_MSDS_NM), 참석자역할명(ATNDR_ROLE_NM), 참여자명(JOINR_NM), 첨부파일명(ATFL_FILE_NM), 첨부파일물리명(ATFL_PHCL_NM), 첨부파일저장경로명(ATFL_SAV_PTH_NM), 취급노출자명(HNDN_EXPSR_NM), 컬럼명(COL_NM), 키컬럼명(KEY_COL_NM), 파일확장자명(FILE_FEXT_NM), 평가표템플릿명(EVLTB_TMPL_NM), 평가항목명(EVL_ITM_NM), 표준고위험작업내용명(STD_HDNGR_WRK_CTT_NM), 표준공종분류명(STD_CNTYP_CG_NM), 표준위험요인명(STD_DNGR_FCT_NM), 표준위험요인표시명(STD_DNGR_FCT_DSP_NM), 표준작업내용명(STD_WRK_CTT_NM), 플랜명(PLN_NM), 현장명(FLDST_NM), 회원사명(TENANT_NM), 회의명(MTNG_NM), 회의장소명(MTNG_PLCE_NM), MSDS명(MSDS_NM), TBM명(TBM_NM)</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>WRD0000000141</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>번호</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>NUMBER</t>
         </is>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>차례를 나타내거나 식별하기 위해 붙이는 숫자</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="I110" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>계약번호(CNTR_NO), 공사번호(CONS_NO), 대표전화번호(REP_TEL_NO), 사업자등록번호(BIZR_REG_NO), 약관버전번호(TERMS_VER_NO), 우편번호(POST_NO), 위험작업허가번호(PTW_NO), 조항번호(CLAUS_NO), 휴대전화번호(MPHN_NO)</t>
+          <t>계약번호(CNTR_NO), 공사번호(CONS_NO), 대표전화번호(REP_TEL_NO), 사업자등록번호(BIZR_REG_NO), 약관버전번호(TERMS_VER_NO), 우편번호(POST_NO), 위험작업허가번호(PTW_NO), 자격증번호(QLFCC_NO), 조항번호(CLAUS_NO), 휴대전화번호(MPHN_NO)</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>WRD0000000142</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>현재</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>NOW</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>NOW</t>
@@ -5776,55 +5776,55 @@
         <is>
           <t>장소</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>PLCE</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>PLACE</t>
         </is>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
           <t>어떤 일이 이루어지거나 일어나는 곳</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I119" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>교육장소명(EDU_PLCE_NM), 회의장소명(MTNG_PLCE_NM)</t>
+          <t>교육장소명(EDU_PLCE_NM), 사고발생장소명(ACDT_OCCR_PLCE_NM), 사망사고장소명(DTH_ACDT_PLCE_NM), 회의장소명(MTNG_PLCE_NM)</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>119</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>WRD0000000151</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>플랜</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>PLAN</t>
@@ -6088,55 +6088,55 @@
         <is>
           <t>PURP</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>PURPOSE</t>
         </is>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>실현하려고 하는 일이나 나아가는 방향</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>목적, 취지</t>
         </is>
       </c>
       <c r="I126" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>인증목적구분코드(CERT_PURP_CL_CD)</t>
+          <t>수집이용목적내용(CLT_USE_PURP_CTT), 인증목적구분코드(CERT_PURP_CL_CD)</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>WRD0000000158</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>투입</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>PUT</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>PUT</t>
@@ -6721,55 +6721,55 @@
         <is>
           <t>RSN</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>REASON</t>
         </is>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>원인이나 근거</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>사유, 이유</t>
         </is>
       </c>
       <c r="I140" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>불참사유내용(ABSN_RSN_CTT), 삭제사유내용(DEL_RSN_CTT), 조치불가사유내용(ACTN_IMPS_RSN_CTT)</t>
+          <t>불참사유내용(ABSN_RSN_CTT), 삭제사유내용(DEL_RSN_CTT), 수정사유내용(UPD_RSN_CTT), 조치불가사유내용(ACTN_IMPS_RSN_CTT)</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>WRD0000000173</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>제한</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>RST</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>RESTRICT</t>
@@ -7296,55 +7296,55 @@
         <is>
           <t>SPCL</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>SPECIAL</t>
         </is>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
           <t>보통 것에 비하여 특별히 다름</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>특별, 특수, 특이</t>
         </is>
       </c>
       <c r="I153" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>특이사항내용(SPCL_MTTR_CTT)</t>
+          <t>수정된특이사항내용(UPD_SPCL_MTTR_CTT), 특이사항내용(SPCL_MTTR_CTT)</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>153</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>WRD0000000186</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>공급자</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>SPLR</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>SUPPLIER</t>
@@ -7564,55 +7564,55 @@
         <is>
           <t>STD</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>STANDARD</t>
         </is>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
           <t>사물의 정도나 성격 따위를 알기 위한 근거나 기준</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>규격, 표준</t>
         </is>
       </c>
       <c r="I159" t="n">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>상위표준공종분류ID(UPPO_STD_CNTYP_CG_ID), 상위표준작업내용ID(UPPO_STD_WRK_CTT_ID), 표준공종분류레벨코드(STD_CNTYP_CG_LVL_CD), 표준공종분류명(STD_CNTYP_CG_NM), 표준공종분류설명(STD_CNTYP_CG_EXPL), 표준공종분류코드(STD_CNTYP_CG_CD), 표준공종분류ID(STD_CNTYP_CG_ID), 표준법령ID(STD_STTS_ID), 표준위험요인내용(STD_DNGR_FCT_CTT), 표준위험요인명(STD_DNGR_FCT_NM), 표준위험요인표시명(STD_DNGR_FCT_DSP_NM), 표준위험요인ID(STD_DNGR_FCT_ID), 표준작업내용명(STD_WRK_CTT_NM), 표준작업내용설명(STD_WRK_CTT_EXPL), 표준작업내용순번(STD_WRK_CTT_SEQNO), 표준작업내용ID(STD_WRK_CTT_ID)</t>
+          <t>산업표준작업명(INDS_STD_WRK_NM), 산업표준작업설명(INDS_STD_WRK_EXPL), 산업표준작업설비설명(INDS_STD_WRK_FCL_EXPL), 산업표준작업ID(INDS_STD_WRK_ID), 상위표준공종분류ID(UPPO_STD_CNTYP_CG_ID), 상위표준작업내용ID(UPPO_STD_WRK_CTT_ID), 표준감소대책내용(STD_DECR_CPLN_CTT), 표준감소대책ID(STD_DECR_CPLN_ID), 표준고위험작업내용명(STD_HDNGR_WRK_CTT_NM), 표준고위험작업내용ID(STD_HDNGR_WRK_CTT_ID), 표준공종분류레벨코드(STD_CNTYP_CG_LVL_CD), 표준공종분류명(STD_CNTYP_CG_NM), 표준공종분류설명(STD_CNTYP_CG_EXPL), 표준공종분류코드(STD_CNTYP_CG_CD), 표준공종분류ID(STD_CNTYP_CG_ID), 표준법령ID(STD_STTS_ID), 표준위험요인감소대책ID(STD_DNGR_FCT_DECR_CPLN_ID), 표준위험요인내용(STD_DNGR_FCT_CTT), 표준위험요인명(STD_DNGR_FCT_NM), 표준위험요인표시명(STD_DNGR_FCT_DSP_NM), 표준위험요인ID(STD_DNGR_FCT_ID), 표준작업내용명(STD_WRK_CTT_NM), 표준작업내용설명(STD_WRK_CTT_EXPL), 표준작업내용순번(STD_WRK_CTT_SEQNO), 표준작업내용ID(STD_WRK_CTT_ID)</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>159</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>WRD0000000192</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>단계</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>STEP</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>STEP</t>
@@ -8010,55 +8010,55 @@
         <is>
           <t>대상</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>TGT</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>TARGET</t>
         </is>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>어떤 일의 상대 또는 목표나 목적이 되는 것</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I169" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>실적등록대상여부(PFRC_REG_TGT_YN), 위험성평가대상공종ID(DNGR_EVL_TGT_CNTYP_ID), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID)</t>
+          <t>다국어번역대상여부(MLT_TRNSL_TGT_YN), 실적등록대상여부(PFRC_REG_TGT_YN), 위험성평가대상공종ID(DNGR_EVL_TGT_CNTYP_ID), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID)</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>169</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>WRD0000000202</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>토큰</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>TKN</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>TOKEN</t>
@@ -8141,98 +8141,98 @@
         <is>
           <t>유형</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>TP</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>TYPE</t>
         </is>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>성질이나 특징 따위가 공통적인 것끼리 묶은 하나의 틀. 또는 그 틀에 속하는 것</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I172" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>로그인유형코드(LGIN_TP_CD), 사전검토입력유형코드(PRE_RVW_INPT_TP_CD), 사전검토항목유형코드(PRE_RVW_ITM_TP_CD), 약관유형코드(TERMS_TP_CD), 업로드파일MIME유형명(UPLD_FILE_MIME_TP_NM), 위험성평가유형코드(DNGR_EVL_TP_CD), 위험작업허가첨부문서유형코드(PTW_ATCH_DOC_TP_CD), TBM재해유형코드(TBM_DISTR_TP_CD)</t>
+          <t>로그인유형코드(LGIN_TP_CD), 사전검토입력유형코드(PRE_RVW_INPT_TP_CD), 사전검토항목유형코드(PRE_RVW_ITM_TP_CD), 약관유형코드(TERMS_TP_CD), 업로드파일MIME유형명(UPLD_FILE_MIME_TP_NM), 위험성평가유형코드(DNGR_EVL_TP_CD), 위험작업허가첨부문서유형코드(PTW_ATCH_DOC_TP_CD), 화면리소스유형코드(SCR_RSRC_TP_CD), TBM재해유형코드(TBM_DISTR_TP_CD)</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>WRD0000000205</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>시도</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
           <t>試圖 어떤 것을 이루어 보려고 계획하거나 행동함</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I173" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>로그인시도일시(LGIN_TRY_DT)</t>
+          <t>로그인시도일시(LGIN_TRY_DT), 호출시도수(CLOT_TRY_CNT)</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>173</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>WRD0000000206</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>업로드</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>UPLD</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>UPLOAD</t>
@@ -8318,55 +8318,55 @@
         <is>
           <t>USE</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>USE</t>
         </is>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
           <t>이롭게 씀. 슬모 있게 슴. 일정한 목적이나 기능에 맞게 씀</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>사용, 사용분, 사용중, 이용</t>
         </is>
       </c>
       <c r="I176" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>사용수량(USE_NQNT), 사용여부(USE_YN), 솔루션이용계약ID(SSOL_USE_CNTR_ID)</t>
+          <t>보유이용기간내용(PSSN_USE_PRD_CTT), 사용수량(USE_NQNT), 사용여부(USE_YN), 솔루션이용계약ID(SSOL_USE_CNTR_ID), 수집이용목적내용(CLT_USE_PURP_CTT)</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>WRD0000000209</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>사용자</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
           <t>USER</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>USER</t>
@@ -8492,99 +8492,99 @@
         <is>
           <t>버전</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>VER</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>VERSION</t>
         </is>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
           <t>(어떤 소프트웨어가)몇 번 개정되었는지를 나타내는 번호</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I180" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>약관버전번호(TERMS_VER_NO)</t>
+          <t>버전명(VER_NM), 약관버전번호(TERMS_VER_NO)</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>WRD0000000213</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>작업</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
           <t>WRK</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>WORK</t>
         </is>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>1. 일정한 목적과 계획 아래 하는 일
 2. 사용자가 정의하고 컴퓨터가 처리하는 일의 단위. 일련의 프로그램에서 하나의 묶음으로 되어 있는 일</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I181" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>상위작업내용ID(UPPO_WRK_CTT_ID), 상위표준작업내용ID(UPPO_STD_WRK_CTT_ID), 세부작업명(DTL_WRK_NM), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID), 위험작업허가위험작업코드(PTW_DNGR_WRK_CD), 작업개요내용(WRK_OVVW_CTT), 작업내용명(WRK_CTT_NM), 작업내용설명(WRK_CTT_EXPL), 작업내용설비ID(WRK_CTT_FCL_ID), 작업내용순번(WRK_CTT_SEQNO), 작업내용ID(WRK_CTT_ID), 작업내용MSDSID(WRK_CTT_MSDS_ID), 작업상세위치내용(WRK_DTLS_LOC_CTT), 직접입력작업내용(DRC_INPT_WRK_CTT), 표준작업내용명(STD_WRK_CTT_NM), 표준작업내용설명(STD_WRK_CTT_EXPL), 표준작업내용순번(STD_WRK_CTT_SEQNO), 표준작업내용ID(STD_WRK_CTT_ID)</t>
+          <t>고위험작업내용명(HDNGR_WRK_CTT_NM), 산업표준작업명(INDS_STD_WRK_NM), 산업표준작업설명(INDS_STD_WRK_EXPL), 산업표준작업설비설명(INDS_STD_WRK_FCL_EXPL), 산업표준작업ID(INDS_STD_WRK_ID), 상위작업내용ID(UPPO_WRK_CTT_ID), 상위표준작업내용ID(UPPO_STD_WRK_CTT_ID), 세부작업명(DTL_WRK_NM), 위험성평가대상작업내용ID(DNGR_EVL_TGT_WRK_CTT_ID), 위험작업허가위험작업코드(PTW_DNGR_WRK_CD), 작업개요내용(WRK_OVVW_CTT), 작업내용명(WRK_CTT_NM), 작업내용설명(WRK_CTT_EXPL), 작업내용설비ID(WRK_CTT_FCL_ID), 작업내용순번(WRK_CTT_SEQNO), 작업내용ID(WRK_CTT_ID), 작업내용MSDSID(WRK_CTT_MSDS_ID), 작업상세위치내용(WRK_DTLS_LOC_CTT), 직접입력작업내용(DRC_INPT_WRK_CTT), 표준고위험작업내용명(STD_HDNGR_WRK_CTT_NM), 표준고위험작업내용ID(STD_HDNGR_WRK_CTT_ID), 표준작업내용명(STD_WRK_CTT_NM), 표준작업내용설명(STD_WRK_CTT_EXPL), 표준작업내용순번(STD_WRK_CTT_SEQNO), 표준작업내용ID(STD_WRK_CTT_ID)</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>WRD0000000214</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>작성</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t>WRT</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>WRITE</t>
@@ -8627,103 +8627,103 @@
         <is>
           <t>일자</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
           <t>YMD</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>YEAR MONTH DAY</t>
         </is>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
           <t>어느 해, 어느 달의 며칠에 해당하는 그날</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="I183" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>개선예정일자(IMPRV_SCHL_YMD), 계약시작일자(CNTR_STRT_YMD), 계약일자(CNTR_YMD), 계약종료일자(CNTR_END_YMD), 공사시작일자(CONS_STRT_YMD), 공사종료일자(CONS_END_YMD), 교육시작계획일자(EDU_STRT_PLN_YMD), 교육시작일자(EDU_STRT_YMD), 교육종료계획일자(EDU_END_PLN_YMD), 교육종료일자(EDU_END_YMD), 선임시작일자(APPN_STRT_YMD), 선임해제일자(APPN_END_YMD), 위험성평가일자(DNGR_EVL_YMD), 위험작업허가시작일자(PTW_STRT_YMD), 위험작업허가일자(PTW_YMD), 위험작업허가종료일자(PTW_END_YMD), 적용시작일자(APLY_STRT_YMD), 적용종료일자(APLY_END_YMD), 제개정일자(ESRV_YMD), 조치완료일자(ACTN_CFNS_YMD), 준공일자(CPCN_YMD), 착공일자(STCN_YMD)</t>
+          <t>개선예정일자(IMPRV_SCHL_YMD), 계약시작일자(CNTR_STRT_YMD), 계약일자(CNTR_YMD), 계약종료일자(CNTR_END_YMD), 공사시작일자(CONS_STRT_YMD), 공사종료일자(CONS_END_YMD), 교육시작계획일자(EDU_STRT_PLN_YMD), 교육시작일자(EDU_STRT_YMD), 교육종료계획일자(EDU_END_PLN_YMD), 교육종료일자(EDU_END_YMD), 만료일자(EXP_YMD), 사망사고일자(DTH_ACDT_YMD), 선임시작일자(APPN_STRT_YMD), 선임해제일자(APPN_END_YMD), 위험성평가일자(DNGR_EVL_YMD), 위험작업허가시작일자(PTW_STRT_YMD), 위험작업허가일자(PTW_YMD), 위험작업허가종료일자(PTW_END_YMD), 적용시작일자(APLY_STRT_YMD), 적용종료일자(APLY_END_YMD), 제개정일자(ESRV_YMD), 조치완료일자(ACTN_CFNS_YMD), 준공일자(CPCN_YMD), 착공일자(STCN_YMD), 취득일자(ACQ_YMD)</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>183</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>WRD0000000216</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>여부</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
           <t>YN</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>YES OR NO</t>
         </is>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>그러함과 그러하지 아니함</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>여부, 유무</t>
         </is>
       </c>
       <c r="I184" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>개인정보수집이용동의여부(PICUC_YN), 당일추가여부(THDD_ADDT_YN), 동의여부(AGRE_YN), 로그인계정잠금여부(LGIN_ACC_LOCK_YN), 보호구착용확인여부(PRTGR_WEAR_CFM_YN), 복수선임허용여부(PLRL_APPN_ALLW_YN), 사용여부(USE_YN), 삭제여부(DEL_YN), 서명여부(SGNT_YN), 실적등록대상여부(PFRC_REG_TGT_YN), 안전역할여부(SFTY_ROLE_YN), 위험성평가수행여부(DNGR_EVL_EXC_YN), 일용원근무여부(DLYWKR_WJOB_YN), 작업자건강상태확인여부(WRKR_HLTH_STS_CFM_YN), 중점관리여부(EMPH_MNG_YN), 참석여부(ATND_YN), 평가완료여부(EVL_CFNS_YN), 필수동의여부(NCSR_AGRE_YN), 확인여부(CFM_YN)</t>
+          <t>개인정보수집이용동의여부(PICUC_YN), 다국어번역대상여부(MLT_TRNSL_TGT_YN), 당일추가여부(THDD_ADDT_YN), 동의여부(AGRE_YN), 로그인계정잠금여부(LGIN_ACC_LOCK_YN), 보호구착용확인여부(PRTGR_WEAR_CFM_YN), 복수선임허용여부(PLRL_APPN_ALLW_YN), 사용여부(USE_YN), 삭제여부(DEL_YN), 서명여부(SGNT_YN), 수정된확인여부(UPD_CFM_YN), 승인여부(APR_YN), 실적등록대상여부(PFRC_REG_TGT_YN), 안전역할여부(SFTY_ROLE_YN), 위험성평가수행여부(DNGR_EVL_EXC_YN), 일용원근무여부(DLYWKR_WJOB_YN), 작업자건강상태확인여부(WRKR_HLTH_STS_CFM_YN), 중점관리여부(EMPH_MNG_YN), 참석여부(ATND_YN), 평가완료여부(EVL_CFNS_YN), 필수동의여부(NCSR_AGRE_YN), 확인여부(CFM_YN)</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>184</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>WRD0000000217</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>년</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
           <t>YY</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>YEAR</t>
@@ -9072,55 +9072,55 @@
         <is>
           <t>확인</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>CFM</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>CONFIRMATION</t>
         </is>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>내용이나 상태가 맞는지 살펴봄</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I193" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>보호구착용확인여부(PRTGR_WEAR_CFM_YN), 안전확인조치내용(SFTY_CFM_ACTN_CTT), 작업자건강상태확인여부(WRKR_HLTH_STS_CFM_YN), 확인여부(CFM_YN), TBM안전확인항목코드(TBM_SFTY_CFM_ITM_CD)</t>
+          <t>보호구착용확인여부(PRTGR_WEAR_CFM_YN), 수정된확인여부(UPD_CFM_YN), 안전확인조치내용(SFTY_CFM_ACTN_CTT), 작업자건강상태확인여부(WRKR_HLTH_STS_CFM_YN), 확인여부(CFM_YN), TBM안전확인항목코드(TBM_SFTY_CFM_ITM_CD)</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>193</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>WRD0000000227</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>재해</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>DISTR</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>DISASTER</t>
@@ -9674,55 +9674,55 @@
         <is>
           <t>TBM</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
           <t>TBM</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
           <t>TOOL BOX MEETING</t>
         </is>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
           <t>작업 전에 위험요인과 안전조치 사항을 공유하는 안전회의</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I207" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>TBM관리자ID(TBM_MNGR_ID), TBM명(TBM_NM), TBM상태코드(TBM_STS_CD), TBM안전확인항목코드(TBM_SFTY_CFM_ITM_CD), TBM위험요인ID(TBM_DNGR_FCT_ID), TBM재해유형코드(TBM_DISTR_TP_CD), TBM조치결과구분코드(TBM_ACTRS_CL_CD), TBM참여자ID(TBM_JOINR_ID), TBM첨부파일그룹ID(TBM_ATFL_GRP_ID), TBMID(TBM_ID)</t>
+          <t>TBM관리자ID(TBM_MNGR_ID), TBM동의서ID(TBM_AGRED_ID), TBM명(TBM_NM), TBM상태코드(TBM_STS_CD), TBM안전확인항목코드(TBM_SFTY_CFM_ITM_CD), TBM위험요인ID(TBM_DNGR_FCT_ID), TBM재해유형코드(TBM_DISTR_TP_CD), TBM조치결과구분코드(TBM_ACTRS_CL_CD), TBM참여자ID(TBM_JOINR_ID), TBM첨부파일그룹ID(TBM_ATFL_GRP_ID), TBMID(TBM_ID)</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>207</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>WRD0000000241</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>당일</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>THDD</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t>TODAY</t>
@@ -10022,141 +10022,141 @@
         <is>
           <t>다국어</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>MLT</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
           <t>MULTILINGUAL</t>
         </is>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>둘 이상의 언어를 지원하거나 처리하는 특성</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I215" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>다국어번역ID(MLT_TRNSL_ID), 다국어자원항목ID(MLT_RSRC_ITM_ID), 다국어자원ID(MLT_RSRC_ID)</t>
+          <t>다국어번역대상여부(MLT_TRNSL_TGT_YN), 다국어번역ID(MLT_TRNSL_ID), 다국어자원항목ID(MLT_RSRC_ITM_ID), 다국어자원ID(MLT_RSRC_ID)</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>215</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>WRD0000000257</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>원문</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t>ORGT</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
           <t>ORIGINAL TEXT</t>
         </is>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
           <t>(베끼거나 번역한 것에 대하여) 본디의 글을 이르는 말. 본문</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I216" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>원문내용(ORGT_CTT), 원문언어코드(ORGT_LANG_CD)</t>
+          <t>감소대책원문내용(DECR_CPLN_ORGT_CTT), 원문내용(ORGT_CTT), 원문언어코드(ORGT_LANG_CD)</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>216</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>WRD0000000258</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>자원</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
           <t>RSRC</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
           <t>RESOURCE</t>
         </is>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>관리회계제도에서 인적, 물적자원의 총칭. 기술의 발전에 따라 생산에 이용되는 제 요소를 말하며, 일반적으로 인력, 자본, 시설 및 물자를 말함</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I217" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>다국어자원항목ID(MLT_RSRC_ITM_ID), 다국어자원ID(MLT_RSRC_ID)</t>
+          <t>다국어자원항목ID(MLT_RSRC_ITM_ID), 다국어자원ID(MLT_RSRC_ID), 화면리소스번역ID(SCR_RSRC_TRNSL_ID), 화면리소스유형코드(SCR_RSRC_TP_CD), 화면리소스키(SCR_RSRC_KEY), 화면리소스ID(SCR_RSRC_ID)</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>217</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>WRD0000000259</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>테이블</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
           <t>TBL</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
           <t>TABLE</t>
@@ -10196,55 +10196,55 @@
         <is>
           <t>번역</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
           <t>TRNSL</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
           <t>TRANSLATION</t>
         </is>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
           <t>어떤 언어로 된 글을 다른 언어의 글로 옮김</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I219" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>다국어번역ID(MLT_TRNSL_ID), 번역내용(TRNSL_CTT), 번역방법코드(TRNSL_MHD_CD), 번역상태코드(TRNSL_STS_CD), 번역언어코드(TRNSL_LANG_CD)</t>
+          <t>다국어번역대상여부(MLT_TRNSL_TGT_YN), 다국어번역ID(MLT_TRNSL_ID), 번역내용(TRNSL_CTT), 번역방법코드(TRNSL_MHD_CD), 번역상태코드(TRNSL_STS_CD), 번역언어코드(TRNSL_LANG_CD), 번역요청일시(TRNSL_RQS_DT), 화면리소스번역ID(SCR_RSRC_TRNSL_ID)</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>219</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>WRD0000000261</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>이수</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
           <t>CMPCS</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>COMPLETE COURSE</t>
@@ -10325,55 +10325,55 @@
         <is>
           <t>기관</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
           <t>INSTT</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
           <t>INSTITUTE</t>
         </is>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>법인이나 단체의 의사를 결정하거나 그 실행에 참여하는 위치에 있고, 그 행위가 법인의 행위로 간주되는 개인이나 단체</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I222" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>교육기관명(EDU_INSTT_NM)</t>
+          <t>교육기관명(EDU_INSTT_NM), 발급기관명(ISSU_INSTT_NM), 직접입력발급기관명(DRC_INPT_ISSU_INSTT_NM)</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>222</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>WRD0000000264</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>필요</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>NEED</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t>NEED</t>
@@ -10502,55 +10502,55 @@
         <is>
           <t>직접</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
           <t>DRC</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>DIRECT</t>
         </is>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>중간에 제삼자나 매개물이 없이 바로 연결되는 관계</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="I226" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>직접입력설비명(DRC_INPT_FCL_NM), 직접입력작업내용(DRC_INPT_WRK_CTT), 직접입력MSDS명(DRC_INPT_MSDS_NM)</t>
+          <t>직접입력발급기관명(DRC_INPT_ISSU_INSTT_NM), 직접입력설비명(DRC_INPT_FCL_NM), 직접입력자격증명(DRC_INPT_QLFCC_NM), 직접입력작업내용(DRC_INPT_WRK_CTT), 직접입력MSDS명(DRC_INPT_MSDS_NM)</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>226</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>WRD0000000282</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>세부</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
           <t>DTL</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t>DETAIL</t>
@@ -10906,55 +10906,55 @@
         <is>
           <t>EXC</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
           <t>EXECUTE</t>
         </is>
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>생각하거나 계획한 대로 일을 해냄</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>기본어</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>수행, 실행, 실행중</t>
         </is>
       </c>
       <c r="I235" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>위험성평가수행여부(DNGR_EVL_EXC_YN)</t>
+          <t>다음수행일시(NEXT_EXC_DT), 위험성평가수행여부(DNGR_EVL_EXC_YN)</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>235</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>WRD0000000291</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>위치</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
           <t>LOC</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
           <t>LOCATION</t>
@@ -11221,63 +11221,943 @@
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
           <t>다른 수나 양에 대한 어떤 수나 양의 비</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>분류어</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>률, 비율, 요율, 율</t>
         </is>
       </c>
       <c r="I242" t="n">
         <v>1</v>
       </c>
       <c r="J242" t="inlineStr">
         <is>
           <t>교육인정기준율(EDU_ACKN_CRTR_RT)</t>
         </is>
       </c>
     </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>242</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>WRD0000000300</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>동의서</t>
+        </is>
+      </c>
+      <c r="D243" s="2" t="inlineStr">
+        <is>
+          <t>AGRED</t>
+        </is>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
+        <is>
+          <t>(OPINION)AGREEMENT DOCUMENT</t>
+        </is>
+      </c>
+      <c r="F243" s="3" t="inlineStr">
+        <is>
+          <t>어떤 문제에 대하여 동의를 표시하는 문건</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I243" t="n">
+        <v>1</v>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>TBM동의서ID(TBM_AGRED_ID)</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="n">
+        <v>243</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>WRD0000000301</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>전체</t>
+        </is>
+      </c>
+      <c r="D244" s="2" t="inlineStr">
+        <is>
+          <t>ALL</t>
+        </is>
+      </c>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>ALL</t>
+        </is>
+      </c>
+      <c r="F244" s="3" t="inlineStr">
+        <is>
+          <t>개개 또는 부분의 집합으로 구성된 것을 몰아서 하나의 대상으로 삼는 경우에 바로 그 대상</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I244" t="n">
+        <v>1</v>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>전체내용(ALL_CTT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="n">
+        <v>244</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>WRD0000000302</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>수집</t>
+        </is>
+      </c>
+      <c r="D245" s="2" t="inlineStr">
+        <is>
+          <t>CLT</t>
+        </is>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>COLLECTION</t>
+        </is>
+      </c>
+      <c r="F245" s="3" t="inlineStr">
+        <is>
+          <t>거두어 모음</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I245" t="n">
+        <v>2</v>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>수집이용목적내용(CLT_USE_PURP_CTT), 수집항목내용(CLT_ITM_CTT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="n">
+        <v>245</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>WRD0000000303</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>기간</t>
+        </is>
+      </c>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
+          <t>PRD</t>
+        </is>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>PERIOD</t>
+        </is>
+      </c>
+      <c r="F246" s="3" t="inlineStr">
+        <is>
+          <t>어느 일정한 시기부터 다른 어느 일정한 시기까지의 사이</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I246" t="n">
+        <v>1</v>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>보유이용기간내용(PSSN_USE_PRD_CTT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>WRD0000000304</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>보유</t>
+        </is>
+      </c>
+      <c r="D247" s="2" t="inlineStr">
+        <is>
+          <t>PSSN</t>
+        </is>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
+        <is>
+          <t>POSSESSION</t>
+        </is>
+      </c>
+      <c r="F247" s="3" t="inlineStr">
+        <is>
+          <t>가지고 있거나 간직하고 있음</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>보유, 보유분</t>
+        </is>
+      </c>
+      <c r="I247" t="n">
+        <v>2</v>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>보유이용기간내용(PSSN_USE_PRD_CTT), 자격증보유ID(QLFCC_PSSN_ID)</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>WRD0000000305</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>화면</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="inlineStr">
+        <is>
+          <t>SCR</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>SCREEN</t>
+        </is>
+      </c>
+      <c r="F248" s="3" t="inlineStr">
+        <is>
+          <t>텔레비전이나 컴퓨터 따위에서 그림이나 영상이 나타나는 면</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>스크린,화면</t>
+        </is>
+      </c>
+      <c r="I248" t="n">
+        <v>4</v>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>화면리소스번역ID(SCR_RSRC_TRNSL_ID), 화면리소스유형코드(SCR_RSRC_TP_CD), 화면리소스키(SCR_RSRC_KEY), 화면리소스ID(SCR_RSRC_ID)</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>WRD0000000306</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>고위험</t>
+        </is>
+      </c>
+      <c r="D249" s="2" t="inlineStr">
+        <is>
+          <t>HDNGR</t>
+        </is>
+      </c>
+      <c r="E249" s="2" t="inlineStr">
+        <is>
+          <t>HIGH DANGER</t>
+        </is>
+      </c>
+      <c r="F249" s="3" t="inlineStr">
+        <is>
+          <t>위험의 발생 가능성 또는 피해 정도가 높아 중점적인 관리가 필요한 상태를 의미한다.</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I249" t="n">
+        <v>3</v>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>고위험작업내용명(HDNGR_WRK_CTT_NM), 표준고위험작업내용명(STD_HDNGR_WRK_CTT_NM), 표준고위험작업내용ID(STD_HDNGR_WRK_CTT_ID)</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>WRD0000000307</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>기인물</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="inlineStr">
+        <is>
+          <t>ORCM</t>
+        </is>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>ORIGINAL CAUSE MATERIAL</t>
+        </is>
+      </c>
+      <c r="F250" s="3" t="inlineStr">
+        <is>
+          <t>사고 또는 재해의 발생에 직접적으로 관련된 기계, 설비, 물체, 물질 등의 기인 대상을 의미한다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I250" t="n">
+        <v>1</v>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>기인물명(ORCM_NM)</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>WRD0000000308</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>수정</t>
+        </is>
+      </c>
+      <c r="D251" s="2" t="inlineStr">
+        <is>
+          <t>UPD</t>
+        </is>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
+        <is>
+          <t>UPDATE</t>
+        </is>
+      </c>
+      <c r="F251" s="3" t="inlineStr">
+        <is>
+          <t>바로잡아서 고침</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>수정,수정된</t>
+        </is>
+      </c>
+      <c r="I251" t="n">
+        <v>3</v>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>수정된특이사항내용(UPD_SPCL_MTTR_CTT), 수정된확인여부(UPD_CFM_YN), 수정사유내용(UPD_RSN_CTT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>WRD0000000309</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>취득</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t>ACQ</t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>ACQUIRE</t>
+        </is>
+      </c>
+      <c r="F252" s="3" t="inlineStr">
+        <is>
+          <t>자기 것으로 만들어 가짐</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I252" t="n">
+        <v>1</v>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>취득일자(ACQ_YMD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>WRD0000000310</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>승인</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr">
+        <is>
+          <t>APR</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>APPROVAL</t>
+        </is>
+      </c>
+      <c r="F253" s="3" t="inlineStr">
+        <is>
+          <t>어떤 사실에 대하여 정당하다고 인정함</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I253" t="n">
+        <v>2</v>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>승인여부(APR_YN), 승인일시(APR_DT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>WRD0000000311</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>승인자</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t>APRR</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>APPROVAL PERSON</t>
+        </is>
+      </c>
+      <c r="F254" s="3" t="inlineStr">
+        <is>
+          <t>승인을 하는 권한을 가졌거나 승인을 한 사람이나 조직</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I254" t="n">
+        <v>1</v>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>승인자ID(APRR_ID)</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>WRD0000000312</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>정보</t>
+        </is>
+      </c>
+      <c r="D255" s="2" t="inlineStr">
+        <is>
+          <t>INFO</t>
+        </is>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>INFORMATION</t>
+        </is>
+      </c>
+      <c r="F255" s="3" t="inlineStr">
+        <is>
+          <t>여러 형태로 표시된 자료의 집단. 또는 여러가지 선택 상대들로부터 특별히 하나를 지시하는 기호들의 집합</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I255" t="n">
+        <v>1</v>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>자격증정보내용(QLFCC_INFO_CTT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>WRD0000000313</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>발급</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="inlineStr">
+        <is>
+          <t>ISSU</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>ISSUE</t>
+        </is>
+      </c>
+      <c r="F256" s="3" t="inlineStr">
+        <is>
+          <t>(증명서 따위를)발행하여 줌</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I256" t="n">
+        <v>2</v>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>발급기관명(ISSU_INSTT_NM), 직접입력발급기관명(DRC_INPT_ISSU_INSTT_NM)</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>WRD0000000314</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>자격증</t>
+        </is>
+      </c>
+      <c r="D257" s="2" t="inlineStr">
+        <is>
+          <t>QLFCC</t>
+        </is>
+      </c>
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>QUALIFICATION CERTIFICATE</t>
+        </is>
+      </c>
+      <c r="F257" s="3" t="inlineStr">
+        <is>
+          <t>일정한 자격을 인정하여 주는 증서</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I257" t="n">
+        <v>7</v>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>자격증명(QLFCC_NM), 자격증번호(QLFCC_NO), 자격증보유ID(QLFCC_PSSN_ID), 자격증정보내용(QLFCC_INFO_CTT), 자격증첨부파일그룹ID(QLFCC_ATFL_GRP_ID), 자격증ID(QLFCC_ID), 직접입력자격증명(DRC_INPT_QLFCC_NM)</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>WRD0000000315</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>호출</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="inlineStr">
+        <is>
+          <t>CLOT</t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>CALL OUT</t>
+        </is>
+      </c>
+      <c r="F258" s="3" t="inlineStr">
+        <is>
+          <t>전화나 전신 따위의 신호로 상대편을 부르는 일</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I258" t="n">
+        <v>1</v>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>호출시도수(CLOT_TRY_CNT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>258</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>WRD0000000316</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>산업</t>
+        </is>
+      </c>
+      <c r="D259" s="2" t="inlineStr">
+        <is>
+          <t>INDS</t>
+        </is>
+      </c>
+      <c r="E259" s="2" t="inlineStr">
+        <is>
+          <t>INDUSTRY</t>
+        </is>
+      </c>
+      <c r="F259" s="3" t="inlineStr">
+        <is>
+          <t>인간의 생활을 경제적으로 풍요롭게 하기 위하여 재화나 서비스를 생산하는 기업</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>산업,산업용</t>
+        </is>
+      </c>
+      <c r="I259" t="n">
+        <v>4</v>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>산업표준작업명(INDS_STD_WRK_NM), 산업표준작업설명(INDS_STD_WRK_EXPL), 산업표준작업설비설명(INDS_STD_WRK_FCL_EXPL), 산업표준작업ID(INDS_STD_WRK_ID)</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>259</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>WRD0000000317</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>다음</t>
+        </is>
+      </c>
+      <c r="D260" s="2" t="inlineStr">
+        <is>
+          <t>NEXT</t>
+        </is>
+      </c>
+      <c r="E260" s="2" t="inlineStr">
+        <is>
+          <t>NEXT</t>
+        </is>
+      </c>
+      <c r="F260" s="3" t="inlineStr">
+        <is>
+          <t>어떤 차례의 바로 뒤</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I260" t="n">
+        <v>1</v>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>다음수행일시(NEXT_EXC_DT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>260</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>WRD0000000318</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>요청</t>
+        </is>
+      </c>
+      <c r="D261" s="2" t="inlineStr">
+        <is>
+          <t>RQS</t>
+        </is>
+      </c>
+      <c r="E261" s="2" t="inlineStr">
+        <is>
+          <t>REQUEST</t>
+        </is>
+      </c>
+      <c r="F261" s="3" t="inlineStr">
+        <is>
+          <t>필요한 어떤 일이나 행동을 청함. 또는 그런 청</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I261" t="n">
+        <v>1</v>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>번역요청일시(TRNSL_RQS_DT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>261</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>WRD0000000319</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>발생</t>
+        </is>
+      </c>
+      <c r="D262" s="2" t="inlineStr">
+        <is>
+          <t>OCCR</t>
+        </is>
+      </c>
+      <c r="E262" s="2" t="inlineStr">
+        <is>
+          <t>OCCUR</t>
+        </is>
+      </c>
+      <c r="F262" s="3" t="inlineStr">
+        <is>
+          <t>어떤 일이나 사물이 생겨남</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>기본어</t>
+        </is>
+      </c>
+      <c r="I262" t="n">
+        <v>2</v>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>사고발생일시(ACDT_OCCR_DT), 사고발생장소명(ACDT_OCCR_PLCE_NM)</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:J242"/>
+  <autoFilter ref="A1:J262"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K382"/>
+  <dimension ref="A1:K435"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="29" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="48" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>번호</t>
@@ -11708,55 +12588,55 @@
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>적용시작일자</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>APLY_STRT_YMD</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>대상 또는 조건의 적용이 시작되는 일자</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>8</v>
       </c>
       <c r="J11" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>사전검토템플릿(RSK0010), 플랜조건(COM0004)</t>
+          <t>사전검토템플릿(RSK0010), 플랜조건(COM0004), TBM동의서(TBM0001)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>TRM0000000011</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>선임해제일자</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>APPN_END_YMD</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>안전인력의 선임이 해제된 일자</t>
@@ -11872,55 +12752,55 @@
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>첨부파일그룹ID</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>ATFL_GRP_ID</t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>첨부파일 그룹을 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>30</v>
       </c>
       <c r="J15" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>공사현장(CST5002), 위험작업허가첨부서류(PTW5004), 첨부파일(COM7002), 첨부파일그룹(COM7001)</t>
+          <t>공사현장(CST5002), 사망사고사례(RSK0021), 아차사고사례(RSK0012), 위험작업허가첨부서류(PTW5004), 첨부파일(COM7002), 첨부파일그룹(COM7001), 표준공종분류(CST0001)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>TRM0000000015</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>첨부파일ID</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>ATFL_ID</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>첨부파일을 고유하게 식별하는 ID</t>
@@ -13147,55 +14027,55 @@
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>공사명</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>CONS_NM</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>공사를 나타내는 명칭</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>200</v>
       </c>
       <c r="J46" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>공사(CST5001)</t>
+          <t>공사(CST5001), TBM(TBM5001)</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>TRM0000000046</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>공사번호</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>CONS_NO</t>
         </is>
       </c>
       <c r="E47" s="3" t="inlineStr">
         <is>
           <t>공사를 업무상 식별하고 관리하기 위해 부여하는 번호</t>
@@ -13489,55 +14369,55 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>DATA_SRC_CL_CD</t>
         </is>
       </c>
       <c r="E54" s="3" t="inlineStr">
         <is>
           <t>표준데이터가 자체 생성 또는 외부기관 수집 등 어떤 출처에서 확보되었는지 구분하는 코드</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>2</v>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J54" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>공통코드(COM9002), 설비(CST0004), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
+          <t>공통코드(COM9002), 사망사고사례(RSK0021), 산업표준작업(COM9502), 설비(CST0004), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>TRM0000000054</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>감소대책수립내용</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>DECR_CPLN_ESTB_CTT</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
           <t>확인된 위험요인을 제거하거나 위험성을 낮추기 위해 수립한 구체적인 감소대책 내용</t>
@@ -13606,55 +14486,55 @@
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>삭제여부</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>DEL_YN</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
           <t>데이터를 물리적으로 삭제하지 않고 사용 및 조회 대상에서 제외했는지 나타내는 여부</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>1</v>
       </c>
       <c r="J57" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>공사(CST5001), 공사현장(CST5002), 공종(CST5003), 다국어자원(MLT0001), 사용자(COM1002), 안전교육계획(EDU5001), 안전교육일지(EDU5010), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가회의(RSK5010), 위험요인(RSK5008), 위험작업허가서(PTW5001), 작업내용(CST5004), 첨부파일(COM7002), 평가표템플릿(RSK0001), TBM(TBM5001), TBM참여자(TBM5020)</t>
+          <t>공사(CST5001), 공사현장(CST5002), 공종(CST5003), 다국어자원(MLT0001), 사용자(COM1002), 안전교육계획(EDU5001), 안전교육일지(EDU5010), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가회의(RSK5010), 위험요인(RSK5008), 위험작업허가서(PTW5001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 첨부파일(COM7002), 평가표템플릿(RSK0001), TBM(TBM5001), TBM참여자(TBM5020)</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>TRM0000000057</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>부서명</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>DEPT_NM</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>사용자가 소속된 조직 또는 부서의 명칭</t>
@@ -13693,55 +14573,55 @@
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
           <t>위험요인을 사고 발생 형태나 위험 특성에 따라 분류한 구분 코드</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G59" t="n">
         <v>3</v>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J59" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>사망사고고위험요인(RSK0013), 아차사고사례(RSK0012), 표준위험요인(CST0008)</t>
+          <t>아차사고사례(RSK0012), 표준위험요인(CST0008)</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>TRM0000000059</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>위험성감소대책실행ID</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>DNGR_DECR_CPLN_ACTN_ID</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
           <t>수립된 위험성감소대책의 실제 실행 내역을 고유하게 식별하는 ID</t>
@@ -14743,55 +15623,55 @@
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="E84" s="3" t="inlineStr">
         <is>
           <t>평가점수에 따른 위험성 수준을 낮음, 보통, 높음 등으로 구분하는 코드</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>3</v>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J84" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>평가표위험성수준(RSK5004), 평가표템플릿위험성수준(RSK0003)</t>
+          <t>평가표위험성수준(RSK5004), 평가표템플릿위험성수준(RSK0003), TBM위험요인(TBM5010)</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>TRM0000000084</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>위험성수준설명</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>DNGR_LVL_EXPL</t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
           <t>해당 위험성 수준의 의미와 필요한 조치 기준을 설명하는 내용</t>
@@ -14948,134 +15828,124 @@
         <is>
           <t>TRM0000000088</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>사망사고감소대책내용</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>DTH_ACDT_DECR_CPLN_CTT</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
           <t>사망사고 위험요인을 제거하거나 위험을 낮추기 위해 제시한 감소대책 내용</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J89" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>TRM0000000089</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>사망사고위험요인ID</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>DTH_ACDT_DNGR_FCT_ID</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
           <t>사망사고로 이어질 가능성이 높은 개별 위험요인을 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G90" t="n">
         <v>30</v>
       </c>
       <c r="J90" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>TRM0000000090</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>사망사고유발내용</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>DTH_ACDT_INTN_CTT</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
           <t>사망사고를 발생시킬 수 있는 작업 상태, 행동 또는 원인을 기록한 내용</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J91" t="n">
         <v>1</v>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>사망사고고위험요인(RSK0013)</t>
+          <t>사망사고사례(RSK0021)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>TRM0000000091</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>상세주소</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>DTLS_ADDR</t>
         </is>
       </c>
       <c r="E92" s="3" t="inlineStr">
         <is>
           <t>기본 주소 이후의 동·호수 등 세부 위치를 나타내는 주소</t>
@@ -15384,93 +16254,93 @@
         <is>
           <t>TRM0000000099</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>임베딩일시</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>EMB_DT</t>
         </is>
       </c>
       <c r="E100" s="3" t="inlineStr">
         <is>
           <t>사용자의 본인 확인, 로그인 또는 업무 연락에 사용하는 이메일 주소</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>TIMESTAMP</t>
         </is>
       </c>
       <c r="J100" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>설비(CST0004), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
+          <t>사망사고사례(RSK0021), 설비(CST0004), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>TRM0000000100</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>임베딩벡터값</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>EMB_VEC_VAL</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
           <t>표준데이터의 의미를 벡터로 변환하여 저장한 날짜와 시간</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>VECTOR</t>
         </is>
       </c>
       <c r="J101" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>설비(CST0004), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
+          <t>사망사고사례(RSK0021), 설비(CST0004), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>TRM0000000101</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>제개정구분명</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>ESRV_CL_NM</t>
         </is>
       </c>
       <c r="E102" s="3" t="inlineStr">
         <is>
           <t>표준데이터 간 의미적 유사도 검색과 AI 추천에 사용하는 임베딩 벡터값</t>
@@ -16421,134 +17291,134 @@
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>현장명</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>FLDST_NM</t>
         </is>
       </c>
       <c r="E125" s="3" t="inlineStr">
         <is>
           <t>공사가 수행되는 개별 현장을 구분하기 위해 사용하는 명칭</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G125" t="n">
         <v>200</v>
       </c>
       <c r="J125" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>공사현장(CST5002)</t>
+          <t>공사현장(CST5002), TBM(TBM5001)</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>TRM0000000125</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>최초등록일시</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>FRST_REG_DT</t>
         </is>
       </c>
       <c r="E126" s="3" t="inlineStr">
         <is>
           <t>데이터가 시스템에 최초로 등록된 날짜와 시간</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>TIMESTAMP</t>
         </is>
       </c>
       <c r="J126" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고고위험요인(RSK0013), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
+          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 산업표준작업위험요인(COM9503), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 자격증(HRQ0001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 화면리소스(MLT3001), 화면리소스번역(MLT3002), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM동의서(TBM0001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>TRM0000000126</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>최초등록자ID</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>FRST_REGR_USER_ID</t>
         </is>
       </c>
       <c r="E127" s="3" t="inlineStr">
         <is>
           <t>데이터를 최초로 작성하여 등록한 사용자를 식별하는 ID</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G127" t="n">
         <v>30</v>
       </c>
       <c r="J127" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고고위험요인(RSK0013), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
+          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 산업표준작업위험요인(COM9503), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 자격증(HRQ0001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 화면리소스(MLT3001), 화면리소스번역(MLT3002), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM동의서(TBM0001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>TRM0000000127</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>실시규정첨부파일그룹ID</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>IMPLM_RGL_ATFL_GRP_ID</t>
         </is>
       </c>
       <c r="E128" s="3" t="inlineStr">
         <is>
           <t>위험성평가의 절차, 방법 및 운영 기준을 정한 실시규정 첨부파일을 그룹 단위로 식별하는 ID</t>
@@ -16719,179 +17589,179 @@
         </is>
       </c>
       <c r="E132" s="3" t="inlineStr">
         <is>
           <t>산업재해 통계와 보험 적용 등에 사용하는 업종분류 항목에 부여된 코드</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G132" t="n">
         <v>10</v>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J132" t="n">
         <v>1</v>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501)</t>
+          <t>산업업종분류(COM9501)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>TRM0000000132</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>산재업종분류ID</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>INDST_BZKND_CG_ID</t>
         </is>
       </c>
       <c r="E133" s="3" t="inlineStr">
         <is>
           <t>회원사의 대표 업종으로 선택할 수 있는 개별 산재업종분류를 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G133" t="n">
         <v>30</v>
       </c>
       <c r="J133" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501), 회원사(COM0001)</t>
+          <t>산업업종분류(COM9501), 산업표준작업(COM9502), 회원사(COM0001)</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>TRM0000000133</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>산재업종분류레벨코드</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>INDST_BZKND_CG_LVL_CD</t>
         </is>
       </c>
       <c r="E134" s="3" t="inlineStr">
         <is>
           <t>산재업종분류 체계에서 대분류, 중분류 등 해당 항목의 계층 수준을 구분하는 코드</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G134" t="n">
         <v>2</v>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J134" t="n">
         <v>1</v>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501)</t>
+          <t>산업업종분류(COM9501)</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>TRM0000000134</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>산재업종분류명</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>INDST_BZKND_CG_NM</t>
         </is>
       </c>
       <c r="E135" s="3" t="inlineStr">
         <is>
           <t>산업재해 관련 업종분류 체계에 정의된 업종의 명칭</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G135" t="n">
         <v>200</v>
       </c>
       <c r="J135" t="n">
         <v>1</v>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501)</t>
+          <t>산업업종분류(COM9501)</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>TRM0000000135</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>직위명</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>JPOS_NM</t>
         </is>
       </c>
       <c r="E136" s="3" t="inlineStr">
         <is>
           <t>조직 내에서 사용자에게 부여된 직무상의 지위 또는 직급을 나타내는 명칭</t>
@@ -17133,55 +18003,55 @@
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>로그인ID</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>LGIN_ID</t>
         </is>
       </c>
       <c r="E142" s="3" t="inlineStr">
         <is>
           <t>사용자가 로그인할 때 본인 계정을 식별하기 위해 입력하는 ID</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G142" t="n">
         <v>30</v>
       </c>
       <c r="J142" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>로그인계정(COM1003)</t>
+          <t>로그인계정(COM1003), 로그인접속이력(COM1005)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>TRM0000000142</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>로그인패스워드</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>LGIN_PWD</t>
         </is>
       </c>
       <c r="E143" s="3" t="inlineStr">
         <is>
           <t>사용자 인증에 사용하는 패스워드를 복원할 수 없도록 변환하여 저장한 해시값</t>
@@ -17383,96 +18253,96 @@
         <is>
           <t>TRM0000000147</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>최종변경일시</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>LST_CHG_DT</t>
         </is>
       </c>
       <c r="E148" s="3" t="inlineStr">
         <is>
           <t>데이터가 가장 최근에 변경된 날짜와 시간</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>TIMESTAMP</t>
         </is>
       </c>
       <c r="J148" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고고위험요인(RSK0013), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
+          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 산업표준작업위험요인(COM9503), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 자격증(HRQ0001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 화면리소스(MLT3001), 화면리소스번역(MLT3002), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM동의서(TBM0001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>TRM0000000148</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>최종변경자ID</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>LST_CHGR_USER_ID</t>
         </is>
       </c>
       <c r="E149" s="3" t="inlineStr">
         <is>
           <t>데이터를 가장 최근에 변경한 사용자를 식별하는 ID</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G149" t="n">
         <v>30</v>
       </c>
       <c r="J149" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고고위험요인(RSK0013), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
+          <t>계약(CST5000), 공사(CST5001), 공사안전조직구성원(COM2004), 공사현장(CST5002), 공종(CST5003), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어번역(MLT0004), 다국어자원(MLT0001), 다국어자원키(MLT0002), 다국어자원항목(MLT0003), 로그인계정(COM1003), 로그인세션관리(COM1004), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사용자(COM1002), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 산업표준작업위험요인(COM9503), 설비(CST0004), 설비위험요인(CST0013), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 안전교육대상자(EDU5002), 안전교육일지(EDU5010), 안전교육참석자(EDU5011), 안전조직(COM2002), 약관(COM0020), 약관동의(COM0021), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성감소대책실행(RSK5018), 위험성감소대책재평가수행(RSK5015), 위험성사전검토결과(RSK5006), 위험성평가(RSK5001), 위험성평가교육(RSK5012), 위험성평가교육참석자(RSK5013), 위험성평가대상공종(RSK5005), 위험성평가대상작업내용(RSK5007), 위험성평가참여자(RSK5017), 위험성평가표(RSK5002), 위험성평가표항목(RSK5003), 위험성평가회의(RSK5010), 위험성평가회의참석자(RSK5011), 위험요인(RSK5008), 위험요인별위험성평가수행(RSK5009), 위험작업허가서(PTW5001), 위험작업허가안전조치(PTW5003), 위험작업허가위험작업(PTW5002), 위험작업허가첨부서류(PTW5004), 인증세션(COM1006), 자격증(HRQ0001), 자격증보유내역(HRQ5001), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 첨부파일그룹(COM7001), 평가표위험성수준(RSK5004), 평가표템플릿(RSK0001), 평가표템플릿위험성수준(RSK0003), 평가표템플릿항목(RSK0002), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 플랜조건(COM0004), 현재안전보건조치(RSK5016), 화면리소스(MLT3001), 화면리소스번역(MLT3002), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM(TBM5001), TBM동의서(TBM0001), TBM위험요인(TBM5010), TBM중점관리위험요인재해유형(TBM5011), TBM참여자(TBM5020), TBM참여자안전확인(TBM5021), TBM참여자안전확인항목결과(TBM5022)</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>TRM0000000149</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>평가결과위험성수준구분코드</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>EVL_RSLT_DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="E150" s="3" t="inlineStr">
         <is>
           <t>위험성을 빈도·강도법, 체크리스트법, 3단계 판단법 등 어떤 방식으로 평가하는지 구분하는 코드</t>
@@ -19666,96 +20536,96 @@
           <t>정렬순서</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>SORT_ORD</t>
         </is>
       </c>
       <c r="E203" s="3" t="inlineStr">
         <is>
           <t>여러 항목을 화면이나 문서에 표시할 때 적용하는 순서</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>NUMERIC</t>
         </is>
       </c>
       <c r="G203" t="n">
         <v>10</v>
       </c>
       <c r="H203" t="n">
         <v>0</v>
       </c>
       <c r="J203" t="n">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>공사안전조직구성원(COM2004), 공종(CST5003), 공통코드(COM9002), 사망사고고위험요인(RSK0013), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비위험요인(CST0013), 아차사고사례(RSK0012), 안전조직(COM2002), 약관(COM0020), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성사전검토결과(RSK5006), 위험성평가표항목(RSK5003), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 평가표템플릿항목(RSK0002), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준위험요인(CST0008), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 현재안전보건조치(RSK5016), 회원사기본안전조직구성원(COM2003)</t>
+          <t>공사안전조직구성원(COM2004), 공종(CST5003), 공통코드(COM9002), 사망사고감소대책(RSK0023), 사망사고사례(RSK0021), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 설비위험요인(CST0013), 아차사고사례(RSK0012), 안전조직(COM2002), 약관(COM0020), 역할정의(COM2001), 위험성감소대책(RSK5014), 위험성사전검토결과(RSK5006), 위험성평가표항목(RSK5003), 자격증(HRQ0001), 작업내용설비(CST5005), 작업내용MSDS(CST5006), 첨부파일(COM7002), 평가표템플릿항목(RSK0002), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준작업내용(CST0003), 표준작업내용설비(CST0006), 표준작업내용위험요인(CST0009), 표준작업내용MSDS(CST0007), 플랜(COM0003), 현재안전보건조치(RSK5016), 회원사기본안전조직구성원(COM2003)</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>203</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>TRM0000000203</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>출처데이터식별자</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>SRC_DATA_ID</t>
         </is>
       </c>
       <c r="E204" s="3" t="inlineStr">
         <is>
           <t>외부기관이나 원천시스템에서 수집한 데이터를 원본 데이터와 연결하고 추적하기 위한 식별자</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G204" t="n">
         <v>30</v>
       </c>
       <c r="J204" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>공통코드(COM9002), 설비(CST0004), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
+          <t>공통코드(COM9002), 사망사고사례(RSK0021), 산업표준작업(COM9502), 설비(CST0004), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003)</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>204</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>TRM0000000204</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>표준공종분류코드</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>STD_CNTYP_CG_CD</t>
         </is>
       </c>
       <c r="E205" s="3" t="inlineStr">
         <is>
           <t>공종을 표준 분류체계에 따라 업무적으로 식별하기 위해 부여한 코드</t>
@@ -20039,55 +20909,55 @@
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>표준위험요인ID</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>STD_DNGR_FCT_ID</t>
         </is>
       </c>
       <c r="E212" s="3" t="inlineStr">
         <is>
           <t>공종, 작업내용, 설비 및 법령과 연결하여 활용하는 개별 표준위험요인을 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G212" t="n">
         <v>30</v>
       </c>
       <c r="J212" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>설비위험요인(CST0013), 위험요인(RSK5008), 표준공종분류위험요인(CST0012), 표준위험요인(CST0008), 표준위험요인법령(CST0011), 표준작업내용위험요인(CST0009)</t>
+          <t>산업표준작업위험요인(COM9503), 설비위험요인(CST0013), 위험요인(RSK5008), 표준공종분류위험요인(CST0012), 표준위험요인(CST0008), 표준위험요인감소대책(RSK0024), 표준위험요인법령(CST0011), 표준작업내용위험요인(CST0009)</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>212</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>TRM0000000212</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>표준위험요인명</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>STD_DNGR_FCT_NM</t>
         </is>
       </c>
       <c r="E213" s="3" t="inlineStr">
         <is>
           <t>표준위험요인을 식별하고 유사한 위험요인과 구분하기 위해 사용하는 명칭</t>
@@ -20578,51 +21448,51 @@
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>TENANT_ID</t>
         </is>
       </c>
       <c r="E225" s="3" t="inlineStr">
         <is>
           <t>솔루션을 계약하고 사용하는 개별 회원사를 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G225" t="n">
         <v>30</v>
       </c>
       <c r="J225" t="n">
         <v>16</v>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>계약(CST5000), 공사(CST5001), 공통그룹코드(COM9001), 사망사고고위험요인(RSK0013), 사용자(COM1002), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 위험성평가(RSK5001), 위험작업허가서(PTW5001), 첨부파일그룹(COM7001), 평가표템플릿(RSK0001), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), TBM(TBM5001)</t>
+          <t>계약(CST5000), 공사(CST5001), 공통그룹코드(COM9001), 사망사고사례(RSK0021), 사용자(COM1002), 솔루션이용계약(COM0002), 아차사고사례(RSK0012), 안전교육계획(EDU5001), 위험성평가(RSK5001), 위험작업허가서(PTW5001), 첨부파일그룹(COM7001), 평가표템플릿(RSK0001), 회원사(COM0001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), TBM(TBM5001)</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>225</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>TRM0000000226</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>회원사명</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>TENANT_NM</t>
         </is>
       </c>
       <c r="E226" s="3" t="inlineStr">
         <is>
           <t>솔루션을 이용하는 회사 또는 기관을 식별하기 위해 사용하는 명칭</t>
@@ -20788,51 +21658,51 @@
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>UPPO_INDST_BZKND_CG_ID</t>
         </is>
       </c>
       <c r="E230" s="3" t="inlineStr">
         <is>
           <t>산재업종분류 계층에서 해당 분류가 소속된 상위 분류를 식별하는 ID</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G230" t="n">
         <v>30</v>
       </c>
       <c r="J230" t="n">
         <v>1</v>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>산재업종분류(COM9501)</t>
+          <t>산업업종분류(COM9501)</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>230</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>TRM0000000231</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>상위사전검토템플릿항목ID</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>UPPO_PRE_RVW_TMPL_ITM_ID</t>
         </is>
       </c>
       <c r="E231" s="3" t="inlineStr">
         <is>
           <t>사전검토 항목의 계층구조에서 해당 항목이 소속된 상위 항목을 식별하는 ID</t>
@@ -21030,55 +21900,55 @@
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>사용여부</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>USE_YN</t>
         </is>
       </c>
       <c r="E236" s="3" t="inlineStr">
         <is>
           <t>해당 데이터를 삭제하지 않고 업무에서 사용 가능한 상태인지를 나타내는 여부</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G236" t="n">
         <v>1</v>
       </c>
       <c r="J236" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>공사안전조직구성원(COM2004), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어자원항목(MLT0003), 사망사고고위험요인(RSK0013), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산재업종분류(COM9501), 설비(CST0004), 설비위험요인(CST0013), 아차사고사례(RSK0012), 안전조직(COM2002), 약관(COM0020), 역할정의(COM2001), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003), 표준작업내용위험요인(CST0009), 플랜(COM0003), 회원사기본안전조직구성원(COM2003), MSDS(CST0005)</t>
+          <t>공사안전조직구성원(COM2004), 공통그룹코드(COM9001), 공통코드(COM9002), 다국어자원항목(MLT0003), 사망사고사례(RSK0021), 사전검토템플릿(RSK0010), 사전검토템플릿항목(RSK0011), 산업업종분류(COM9501), 산업표준작업(COM9502), 설비(CST0004), 설비위험요인(CST0013), 아차사고사례(RSK0012), 안전조직(COM2002), 약관(COM0020), 역할정의(COM2001), 자격증(HRQ0001), 표준감소대책(RSK0022), 표준고위험작업내용(RSK0020), 표준공종분류(CST0001), 표준공종분류위험요인(CST0012), 표준법령(CST0010), 표준위험요인(CST0008), 표준작업내용(CST0003), 표준작업내용위험요인(CST0009), 플랜(COM0003), 화면리소스(MLT3001), 회원사기본안전조직구성원(COM2003), MSDS(CST0005), TBM동의서(TBM0001)</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>236</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>TRM0000000237</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>사용자에이전트값</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>USER_AGNT_VAL</t>
         </is>
       </c>
       <c r="E237" s="3" t="inlineStr">
         <is>
           <t>접속에 사용된 브라우저, 운영체제 및 기기 등의 정보를 클라이언트가 전달한 값</t>
@@ -21109,55 +21979,55 @@
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>사용자ID</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>USER_ID</t>
         </is>
       </c>
       <c r="E238" s="3" t="inlineStr">
         <is>
           <t>회원사에 소속되어 솔루션을 사용하는 개별 사용자를 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G238" t="n">
         <v>30</v>
       </c>
       <c r="J238" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>공사안전조직구성원(COM2004), 로그인계정(COM1003), 사용자(COM1002), 안전교육대상자(EDU5002), 안전교육참석자(EDU5011), 약관동의(COM0021), 위험성평가교육참석자(RSK5013), 위험성평가참여자(RSK5017), 위험성평가회의참석자(RSK5011), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), TBM참여자(TBM5020)</t>
+          <t>공사안전조직구성원(COM2004), 로그인계정(COM1003), 사용자(COM1002), 안전교육대상자(EDU5002), 안전교육참석자(EDU5011), 약관동의(COM0021), 위험성평가교육참석자(RSK5013), 위험성평가참여자(RSK5017), 위험성평가회의참석자(RSK5011), 자격증보유내역(HRQ5001), 회원사관리자배정(COM2005), 회원사기본안전조직구성원(COM2003), TBM참여자(TBM5020)</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>238</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>TRM0000000239</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>사용자명</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>USER_NM</t>
         </is>
       </c>
       <c r="E239" s="3" t="inlineStr">
         <is>
           <t>솔루션을 사용하는 사용자의 성명</t>
@@ -21275,55 +22145,55 @@
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>작업내용ID</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>WRK_CTT_ID</t>
         </is>
       </c>
       <c r="E242" s="3" t="inlineStr">
         <is>
           <t>공종에 포함되며 설비, MSDS 및 위험요인과 연결되는 개별 작업내용을 고유하게 식별하는 ID</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G242" t="n">
         <v>30</v>
       </c>
       <c r="J242" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>사망사고고위험요인(RSK0013), 위험성평가대상작업내용(RSK5007), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006)</t>
+          <t>위험성평가대상작업내용(RSK5007), 작업내용(CST5004), 작업내용설비(CST5005), 작업내용MSDS(CST5006)</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>TRM0000000243</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>작업내용명</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>WRK_CTT_NM</t>
         </is>
       </c>
       <c r="E243" s="3" t="inlineStr">
         <is>
           <t>공종에 포함된 개별 작업을 식별하고 구분하기 위해 사용하는 명칭</t>
@@ -22121,55 +22991,55 @@
         <is>
           <t>TRM0000000262</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>특이사항내용</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>SPCL_MTTR_CTT</t>
         </is>
       </c>
       <c r="E262" s="3" t="inlineStr">
         <is>
           <t>일반적인 관리항목 외에 별도로 확인하거나 공유해야 할 사항을 기록한 내용</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J262" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>공사현장(CST5002), 안전교육계획(EDU5001), 안전교육일지(EDU5010), 위험작업허가서(PTW5001), TBM참여자안전확인(TBM5021)</t>
+          <t>공사현장(CST5002), 안전교육계획(EDU5001), 안전교육일지(EDU5010), 위험작업허가서(PTW5001), 자격증보유내역(HRQ5001), TBM참여자안전확인(TBM5021)</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>262</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>TRM0000000263</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>현장소장ID</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>STCHGR_ID</t>
         </is>
       </c>
       <c r="E263" s="3" t="inlineStr">
         <is>
           <t>해당 공사에 배치된 인력 중 공사현장의 현장소장으로 지정된 사용자를 식별하는 ID</t>
@@ -24794,55 +25664,55 @@
         <is>
           <t>TRM0000000343</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>원문내용</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>ORGT_CTT</t>
         </is>
       </c>
       <c r="E328" s="3" t="inlineStr">
         <is>
           <t>번역 대상이 되는 원본 언어의 내용</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J328" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>다국어자원항목(MLT0003)</t>
+          <t>다국어자원항목(MLT0003), 화면리소스(MLT3001)</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>328</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>TRM0000000344</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>원문언어코드</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>ORGT_LANG_CD</t>
         </is>
       </c>
       <c r="E329" s="3" t="inlineStr">
         <is>
           <t>원문에 사용된 언어의 종류를 나타내는 코드</t>
@@ -24960,101 +25830,101 @@
         <is>
           <t>TRM0000000347</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>번역내용</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>TRNSL_CTT</t>
         </is>
       </c>
       <c r="E332" s="3" t="inlineStr">
         <is>
           <t>원문을 대상 언어로 번역한 내용</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>TEXT</t>
         </is>
       </c>
       <c r="J332" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>다국어번역(MLT0004)</t>
+          <t>다국어번역(MLT0004), 화면리소스번역(MLT3002)</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>332</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>TRM0000000348</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>번역언어코드</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>TRNSL_LANG_CD</t>
         </is>
       </c>
       <c r="E333" s="3" t="inlineStr">
         <is>
           <t>번역 결과에 사용된 언어의 종류를 나타내는 코드</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="G333" t="n">
         <v>10</v>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
       <c r="J333" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>다국어번역(MLT0004)</t>
+          <t>다국어번역(MLT0004), 화면리소스번역(MLT3002)</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>333</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>TRM0000000349</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>번역방법코드</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>TRNSL_MHD_CD</t>
         </is>
       </c>
       <c r="E334" s="3" t="inlineStr">
         <is>
           <t>번역에 사용된 방법의 종류를 나타내는 코드</t>
@@ -27045,63 +27915,2182 @@
       <c r="E382" s="3" t="inlineStr">
         <is>
           <t>교육계획에 따라 이수해야 하는 교육시간을 분단위로 나타낸 값</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>NUMERIC</t>
         </is>
       </c>
       <c r="G382" t="n">
         <v>5</v>
       </c>
       <c r="H382" t="n">
         <v>0</v>
       </c>
       <c r="J382" t="n">
         <v>1</v>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>안전교육계획(EDU5001)</t>
         </is>
       </c>
     </row>
+    <row r="383">
+      <c r="A383" t="n">
+        <v>382</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>TRM0000000419</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>다국어번역대상여부</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>MLT_TRNSL_TGT_YN</t>
+        </is>
+      </c>
+      <c r="E383" s="3" t="inlineStr">
+        <is>
+          <t>해당 코드그룹이 다국어 번역 대상인지 여부</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G383" t="n">
+        <v>1</v>
+      </c>
+      <c r="J383" t="n">
+        <v>1</v>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>공통그룹코드(COM9001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="n">
+        <v>383</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>TRM0000000420</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>전체내용</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>ALL_CTT</t>
+        </is>
+      </c>
+      <c r="E384" s="3" t="inlineStr">
+        <is>
+          <t>대상과 관련된 전체 내용을 기술한 내용</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J384" t="n">
+        <v>1</v>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="n">
+        <v>384</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>TRM0000000421</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>수집항목내용</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>CLT_ITM_CTT</t>
+        </is>
+      </c>
+      <c r="E385" s="3" t="inlineStr">
+        <is>
+          <t>개인정보 수집 시 수집하는 항목에 대한 내용</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J385" t="n">
+        <v>1</v>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="n">
+        <v>385</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>TRM0000000422</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>수집이용목적내용</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>CLT_USE_PURP_CTT</t>
+        </is>
+      </c>
+      <c r="E386" s="3" t="inlineStr">
+        <is>
+          <t>수집한 개인정보의 이용 목적에 대한 내용</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J386" t="n">
+        <v>1</v>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="n">
+        <v>386</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>TRM0000000423</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>보유이용기간내용</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>PSSN_USE_PRD_CTT</t>
+        </is>
+      </c>
+      <c r="E387" s="3" t="inlineStr">
+        <is>
+          <t>수집한 개인정보의 보유 및 이용 기간에 대한 내용</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J387" t="n">
+        <v>1</v>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="n">
+        <v>387</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>TRM0000000424</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>TBM동의서ID</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>TBM_AGRED_ID</t>
+        </is>
+      </c>
+      <c r="E388" s="3" t="inlineStr">
+        <is>
+          <t>TBM 수행 시 개인정보 수집·이용 동의에 사용되는 동의서를 식별하는 ID</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G388" t="n">
+        <v>30</v>
+      </c>
+      <c r="J388" t="n">
+        <v>2</v>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001), TBM참여자안전확인(TBM5021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="n">
+        <v>388</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>TRM0000000425</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>버전명</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>VER_NM</t>
+        </is>
+      </c>
+      <c r="E389" s="3" t="inlineStr">
+        <is>
+          <t>개정 버전을 식별하기 위한 명칭</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G389" t="n">
+        <v>60</v>
+      </c>
+      <c r="J389" t="n">
+        <v>1</v>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>TBM동의서(TBM0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="n">
+        <v>389</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>TRM0000000426</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>화면리소스ID</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_ID</t>
+        </is>
+      </c>
+      <c r="E390" s="3" t="inlineStr">
+        <is>
+          <t>화면에 표시되는 리소스를 식별하는 ID</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G390" t="n">
+        <v>30</v>
+      </c>
+      <c r="J390" t="n">
+        <v>2</v>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>화면리소스(MLT3001), 화면리소스번역(MLT3002)</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="n">
+        <v>390</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>TRM0000000427</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>화면리소스키</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_KEY</t>
+        </is>
+      </c>
+      <c r="E391" s="3" t="inlineStr">
+        <is>
+          <t>화면에서 사용할 리소스를 식별하기 위한 고유 키</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G391" t="n">
+        <v>100</v>
+      </c>
+      <c r="J391" t="n">
+        <v>1</v>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>화면리소스(MLT3001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="n">
+        <v>391</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>TRM0000000428</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>화면리소스유형코드</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_TP_CD</t>
+        </is>
+      </c>
+      <c r="E392" s="3" t="inlineStr">
+        <is>
+          <t>화면리소스의 유형을 구분하는 코드</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G392" t="n">
+        <v>2</v>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>CD</t>
+        </is>
+      </c>
+      <c r="J392" t="n">
+        <v>1</v>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>화면리소스(MLT3001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="n">
+        <v>392</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>TRM0000000429</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>화면리소스번역ID</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_TRNSL_ID</t>
+        </is>
+      </c>
+      <c r="E393" s="3" t="inlineStr">
+        <is>
+          <t>화면리소스의 언어별 번역정보를 식별하는 ID</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G393" t="n">
+        <v>30</v>
+      </c>
+      <c r="J393" t="n">
+        <v>1</v>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>화면리소스번역(MLT3002)</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="n">
+        <v>393</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>TRM0000000430</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>감소대책원문내용</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>DECR_CPLN_ORGT_CTT</t>
+        </is>
+      </c>
+      <c r="E394" s="3" t="inlineStr">
+        <is>
+          <t>위험을 감소시키기 위해 제시된 대책의 원문 내용</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J394" t="n">
+        <v>1</v>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="n">
+        <v>394</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>TRM0000000431</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>사망사고사례ID</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_CSE_ID</t>
+        </is>
+      </c>
+      <c r="E395" s="3" t="inlineStr">
+        <is>
+          <t>사망사고 사례를 고유하게 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G395" t="n">
+        <v>30</v>
+      </c>
+      <c r="J395" t="n">
+        <v>2</v>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>사망사고감소대책(RSK0023), 사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="n">
+        <v>395</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>TRM0000000432</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>사망사고내용</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_CTT</t>
+        </is>
+      </c>
+      <c r="E396" s="3" t="inlineStr">
+        <is>
+          <t>사망사고의 발생 상황 및 사고 경위에 관한 내용</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J396" t="n">
+        <v>1</v>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="n">
+        <v>396</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>TRM0000000433</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>사망사고감소대책ID</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_DECR_CPLN_ID</t>
+        </is>
+      </c>
+      <c r="E397" s="3" t="inlineStr">
+        <is>
+          <t>사망사고 사례에 적용되는 감소대책 정보를 고유하게 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G397" t="n">
+        <v>30</v>
+      </c>
+      <c r="J397" t="n">
+        <v>1</v>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>사망사고감소대책(RSK0023)</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="n">
+        <v>397</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>TRM0000000434</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>사망사고일자</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_YMD</t>
+        </is>
+      </c>
+      <c r="E398" s="3" t="inlineStr">
+        <is>
+          <t>사망사고가 발생한 일자</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G398" t="n">
+        <v>8</v>
+      </c>
+      <c r="J398" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="n">
+        <v>398</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>TRM0000000435</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>기인물명</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>ORCM_NM</t>
+        </is>
+      </c>
+      <c r="E399" s="3" t="inlineStr">
+        <is>
+          <t>사고 또는 재해 발생에 직접적으로 관련된 기계, 설비, 물체, 물질 등의 기인물 명칭</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G399" t="n">
+        <v>500</v>
+      </c>
+      <c r="J399" t="n">
+        <v>1</v>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="n">
+        <v>399</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>TRM0000000436</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>표준감소대책내용</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>STD_DECR_CPLN_CTT</t>
+        </is>
+      </c>
+      <c r="E400" s="3" t="inlineStr">
+        <is>
+          <t>위험을 감소시키기 위해 표준화하여 관리하는 대책의 내용</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J400" t="n">
+        <v>1</v>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>표준감소대책(RSK0022)</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="n">
+        <v>400</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>TRM0000000437</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>표준감소대책ID</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>STD_DECR_CPLN_ID</t>
+        </is>
+      </c>
+      <c r="E401" s="3" t="inlineStr">
+        <is>
+          <t>표준감소대책을 고유하게 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G401" t="n">
+        <v>30</v>
+      </c>
+      <c r="J401" t="n">
+        <v>3</v>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>사망사고감소대책(RSK0023), 표준감소대책(RSK0022), 표준위험요인감소대책(RSK0024)</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="n">
+        <v>401</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>TRM0000000438</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>표준고위험작업내용ID</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>STD_HDNGR_WRK_CTT_ID</t>
+        </is>
+      </c>
+      <c r="E402" s="3" t="inlineStr">
+        <is>
+          <t>표준고위험작업내용을 고유하게 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G402" t="n">
+        <v>30</v>
+      </c>
+      <c r="J402" t="n">
+        <v>2</v>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021), 표준고위험작업내용(RSK0020)</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="n">
+        <v>402</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>TRM0000000439</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>표준고위험작업내용명</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>STD_HDNGR_WRK_CTT_NM</t>
+        </is>
+      </c>
+      <c r="E403" s="3" t="inlineStr">
+        <is>
+          <t>위험도가 높아 중점적인 관리가 필요한 작업을 표준화하여 관리하는 명칭</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G403" t="n">
+        <v>500</v>
+      </c>
+      <c r="J403" t="n">
+        <v>1</v>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>표준고위험작업내용(RSK0020)</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="n">
+        <v>403</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>TRM0000000440</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>수정된확인여부</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>UPD_CFM_YN</t>
+        </is>
+      </c>
+      <c r="E404" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">수정된 확인여부 </t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G404" t="n">
+        <v>1</v>
+      </c>
+      <c r="J404" t="n">
+        <v>1</v>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>TBM참여자안전확인항목결과(TBM5022)</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="n">
+        <v>404</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>TRM0000000441</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>수정사유내용</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>UPD_RSN_CTT</t>
+        </is>
+      </c>
+      <c r="E405" s="3" t="inlineStr">
+        <is>
+          <t>수정사유 내용</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J405" t="n">
+        <v>1</v>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>TBM참여자안전확인(TBM5021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="n">
+        <v>405</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>TRM0000000442</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>수정된특이사항내용</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>UPD_SPCL_MTTR_CTT</t>
+        </is>
+      </c>
+      <c r="E406" s="3" t="inlineStr">
+        <is>
+          <t>수정된 특이사항내용</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J406" t="n">
+        <v>1</v>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>TBM참여자안전확인(TBM5021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="n">
+        <v>406</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>TRM0000000443</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>취득일자</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>ACQ_YMD</t>
+        </is>
+      </c>
+      <c r="E407" s="3" t="inlineStr">
+        <is>
+          <t>대상이나 권리, 자격 등을 취득한 일자</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G407" t="n">
+        <v>8</v>
+      </c>
+      <c r="J407" t="n">
+        <v>1</v>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="n">
+        <v>407</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>TRM0000000444</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>승인자ID</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>APRR_ID</t>
+        </is>
+      </c>
+      <c r="E408" s="3" t="inlineStr">
+        <is>
+          <t>승인 처리를 수행한 사용자의 식별자</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G408" t="n">
+        <v>30</v>
+      </c>
+      <c r="J408" t="n">
+        <v>1</v>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="n">
+        <v>408</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>TRM0000000445</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>승인일시</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>APR_DT</t>
+        </is>
+      </c>
+      <c r="E409" s="3" t="inlineStr">
+        <is>
+          <t>승인 처리가 이루어진 일시</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J409" t="n">
+        <v>1</v>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="n">
+        <v>409</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>TRM0000000446</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>승인여부</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>APR_YN</t>
+        </is>
+      </c>
+      <c r="E410" s="3" t="inlineStr">
+        <is>
+          <t>승인되었는지 여부</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G410" t="n">
+        <v>1</v>
+      </c>
+      <c r="J410" t="n">
+        <v>1</v>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="n">
+        <v>410</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>TRM0000000447</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>직접입력발급기관명</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>DRC_INPT_ISSU_INSTT_NM</t>
+        </is>
+      </c>
+      <c r="E411" s="3" t="inlineStr">
+        <is>
+          <t>사용자가 직접 입력한 발급기관의 명칭</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G411" t="n">
+        <v>200</v>
+      </c>
+      <c r="J411" t="n">
+        <v>1</v>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="n">
+        <v>411</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>TRM0000000448</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>직접입력자격증명</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>DRC_INPT_QLFCC_NM</t>
+        </is>
+      </c>
+      <c r="E412" s="3" t="inlineStr">
+        <is>
+          <t>사용자가 직접 입력한 자격증의 명칭</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G412" t="n">
+        <v>200</v>
+      </c>
+      <c r="J412" t="n">
+        <v>1</v>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="n">
+        <v>412</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>TRM0000000449</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>만료일자</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>EXP_YMD</t>
+        </is>
+      </c>
+      <c r="E413" s="3" t="inlineStr">
+        <is>
+          <t>유효기간이 만료되는 일자</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G413" t="n">
+        <v>8</v>
+      </c>
+      <c r="J413" t="n">
+        <v>1</v>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="n">
+        <v>413</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>TRM0000000450</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>발급기관명</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>ISSU_INSTT_NM</t>
+        </is>
+      </c>
+      <c r="E414" s="3" t="inlineStr">
+        <is>
+          <t>대상 문서, 증서 등을 발급하는 기관의 명칭</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G414" t="n">
+        <v>200</v>
+      </c>
+      <c r="J414" t="n">
+        <v>1</v>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>자격증(HRQ0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="n">
+        <v>414</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>TRM0000000451</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>자격증첨부파일그룹ID</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>QLFCC_ATFL_GRP_ID</t>
+        </is>
+      </c>
+      <c r="E415" s="3" t="inlineStr">
+        <is>
+          <t>자격증 관련 첨부파일 그룹을 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G415" t="n">
+        <v>30</v>
+      </c>
+      <c r="J415" t="n">
+        <v>1</v>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="n">
+        <v>415</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>TRM0000000452</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>자격증ID</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>QLFCC_ID</t>
+        </is>
+      </c>
+      <c r="E416" s="3" t="inlineStr">
+        <is>
+          <t>자격증을 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G416" t="n">
+        <v>30</v>
+      </c>
+      <c r="J416" t="n">
+        <v>2</v>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>자격증(HRQ0001), 자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="n">
+        <v>416</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>TRM0000000453</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>자격증정보내용</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>QLFCC_INFO_CTT</t>
+        </is>
+      </c>
+      <c r="E417" s="3" t="inlineStr">
+        <is>
+          <t>자격증에 대한 정보 내용</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J417" t="n">
+        <v>1</v>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>자격증(HRQ0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="n">
+        <v>417</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>TRM0000000454</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>자격증명</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>QLFCC_NM</t>
+        </is>
+      </c>
+      <c r="E418" s="3" t="inlineStr">
+        <is>
+          <t>자격증의 명칭</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G418" t="n">
+        <v>200</v>
+      </c>
+      <c r="J418" t="n">
+        <v>1</v>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>자격증(HRQ0001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="n">
+        <v>418</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>TRM0000000455</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>자격증번호</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>QLFCC_NO</t>
+        </is>
+      </c>
+      <c r="E419" s="3" t="inlineStr">
+        <is>
+          <t>발급된 자격증을 식별하기 위해 부여된 번호</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G419" t="n">
+        <v>100</v>
+      </c>
+      <c r="J419" t="n">
+        <v>1</v>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="n">
+        <v>419</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>TRM0000000456</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>자격증보유ID</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>QLFCC_PSSN_ID</t>
+        </is>
+      </c>
+      <c r="E420" s="3" t="inlineStr">
+        <is>
+          <t>자격 보유 내역을 식별하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G420" t="n">
+        <v>30</v>
+      </c>
+      <c r="J420" t="n">
+        <v>1</v>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>자격증보유내역(HRQ5001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="n">
+        <v>420</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>TRM0000000457</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>표준위험요인감소대책ID</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>STD_DNGR_FCT_DECR_CPLN_ID</t>
+        </is>
+      </c>
+      <c r="E421" s="3" t="inlineStr">
+        <is>
+          <t>표준위험요인별 감소대책을 매핑한 행을 구분하기 위한 식별자</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G421" t="n">
+        <v>30</v>
+      </c>
+      <c r="J421" t="n">
+        <v>1</v>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>표준위험요인감소대책(RSK0024)</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="n">
+        <v>421</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>TRM0000000458</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>호출시도수</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>CLOT_TRY_CNT</t>
+        </is>
+      </c>
+      <c r="E422" s="3" t="inlineStr">
+        <is>
+          <t>번역 처리를 위해 외부 번역 서비스를 호출한 시도 횟수</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>NUMERIC</t>
+        </is>
+      </c>
+      <c r="G422" t="n">
+        <v>5</v>
+      </c>
+      <c r="H422" t="n">
+        <v>0</v>
+      </c>
+      <c r="J422" t="n">
+        <v>1</v>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>다국어번역(MLT0004)</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="n">
+        <v>422</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>TRM0000000459</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>산업표준작업설명</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>INDS_STD_WRK_EXPL</t>
+        </is>
+      </c>
+      <c r="E423" s="3" t="inlineStr">
+        <is>
+          <t>산업표준작업의 내용 및 수행 방법 등에 대한 설명</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J423" t="n">
+        <v>1</v>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>산업표준작업(COM9502)</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="n">
+        <v>423</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>TRM0000000460</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>산업표준작업설비설명</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>INDS_STD_WRK_FCL_EXPL</t>
+        </is>
+      </c>
+      <c r="E424" s="3" t="inlineStr">
+        <is>
+          <t>산업표준작업 수행 시 사용하는 설비에 대한 설명</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J424" t="n">
+        <v>1</v>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>산업표준작업(COM9502)</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="n">
+        <v>424</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>TRM0000000461</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>산업표준작업ID</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>INDS_STD_WRK_ID</t>
+        </is>
+      </c>
+      <c r="E425" s="3" t="inlineStr">
+        <is>
+          <t>산업표준작업을 고유하게 식별하기 위한 ID</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G425" t="n">
+        <v>30</v>
+      </c>
+      <c r="J425" t="n">
+        <v>2</v>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>산업표준작업(COM9502), 산업표준작업위험요인(COM9503)</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="n">
+        <v>425</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>TRM0000000462</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>산업표준작업명</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>INDS_STD_WRK_NM</t>
+        </is>
+      </c>
+      <c r="E426" s="3" t="inlineStr">
+        <is>
+          <t>산업표준작업을 식별할 수 있는 명칭</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G426" t="n">
+        <v>200</v>
+      </c>
+      <c r="J426" t="n">
+        <v>1</v>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>산업표준작업(COM9502)</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="n">
+        <v>426</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>TRM0000000463</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>다음수행일시</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>NEXT_EXC_DT</t>
+        </is>
+      </c>
+      <c r="E427" s="3" t="inlineStr">
+        <is>
+          <t>번역 처리를 다시 수행할 예정인 일시</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J427" t="n">
+        <v>1</v>
+      </c>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>다국어번역(MLT0004)</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="n">
+        <v>427</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>TRM0000000464</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>번역요청일시</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>TRNSL_RQS_DT</t>
+        </is>
+      </c>
+      <c r="E428" s="3" t="inlineStr">
+        <is>
+          <t>번역 처리가 최초 요청된 일시</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J428" t="n">
+        <v>1</v>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>다국어번역(MLT0004)</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="n">
+        <v>428</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>TRM0000000465</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>사고발생일시</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>ACDT_OCCR_DT</t>
+        </is>
+      </c>
+      <c r="E429" s="3" t="inlineStr">
+        <is>
+          <t>사고가 발생한 날짜와 시간</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J429" t="n">
+        <v>1</v>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>아차사고사례(RSK0012)</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="n">
+        <v>429</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>TRM0000000466</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>사고발생장소명</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>ACDT_OCCR_PLCE_NM</t>
+        </is>
+      </c>
+      <c r="E430" s="3" t="inlineStr">
+        <is>
+          <t>사고가 발생한 장소</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G430" t="n">
+        <v>200</v>
+      </c>
+      <c r="J430" t="n">
+        <v>1</v>
+      </c>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>아차사고사례(RSK0012)</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="n">
+        <v>430</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>TRM0000000467</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>감소대책내용</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>DECR_CPLN_CTT</t>
+        </is>
+      </c>
+      <c r="E431" s="3" t="inlineStr">
+        <is>
+          <t>감소대책내용</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>TEXT</t>
+        </is>
+      </c>
+      <c r="J431" t="n">
+        <v>2</v>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>사망사고감소대책(RSK0023), 아차사고사례(RSK0012)</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="n">
+        <v>431</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>TRM0000000468</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>고위험작업내용명</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>HDNGR_WRK_CTT_NM</t>
+        </is>
+      </c>
+      <c r="E432" s="3" t="inlineStr">
+        <is>
+          <t>중대 재해를 유발할 가능성이 있는 고위험 작업 내용명</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G432" t="n">
+        <v>500</v>
+      </c>
+      <c r="J432" t="n">
+        <v>1</v>
+      </c>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="n">
+        <v>432</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>TRM0000000469</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>사망사고일시</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_DT</t>
+        </is>
+      </c>
+      <c r="E433" s="3" t="inlineStr">
+        <is>
+          <t>사망사고 발생 일시</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J433" t="n">
+        <v>1</v>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="n">
+        <v>433</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>TRM0000000470</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>사망사고장소명</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>DTH_ACDT_PLCE_NM</t>
+        </is>
+      </c>
+      <c r="E434" s="3" t="inlineStr">
+        <is>
+          <t>사망사고 발생 장소</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="G434" t="n">
+        <v>200</v>
+      </c>
+      <c r="J434" t="n">
+        <v>1</v>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>사망사고사례(RSK0021)</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="n">
+        <v>434</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>TRM0000000471</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>로그인계정잠금일시</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>LGIN_ACC_LOCK_DT</t>
+        </is>
+      </c>
+      <c r="E435" s="3" t="inlineStr">
+        <is>
+          <t>로그인 계정이 잠긴 일시</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>TIMESTAMP</t>
+        </is>
+      </c>
+      <c r="J435" t="n">
+        <v>1</v>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>로그인계정(COM1003)</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K382"/>
+  <autoFilter ref="A1:K435"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M95"/>
+  <dimension ref="A1:M96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -32248,45 +35237,99 @@
           <t>주소</t>
         </is>
       </c>
       <c r="I95" s="3" t="inlineStr">
         <is>
           <t>율 값을 관리하기 위한 그룹도메인</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>그룹도메인</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>2026-08-20</t>
         </is>
       </c>
       <c r="L95" s="3" t="n"/>
       <c r="M95" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>DOM0000000104</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>SCR_RSRC_TP_CD</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>CD</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="F96" t="n">
+        <v>2</v>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>코드</t>
+        </is>
+      </c>
+      <c r="I96" s="3" t="inlineStr">
+        <is>
+          <t>화면리소스유형코드</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>코드도메인</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="L96" s="3" t="n"/>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:M95"/>
+  <autoFilter ref="A1:M96"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>