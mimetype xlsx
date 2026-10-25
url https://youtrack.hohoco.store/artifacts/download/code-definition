--- v0 (2026-08-26)
+++ v1 (2026-10-25)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="6.코드정의서" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'6.코드정의서'!$A$1:$H$246</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'6.코드정의서'!$A$1:$H$267</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001E2124"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H246"/>
+  <dimension ref="A1:H267"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="21" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="34" customWidth="1" min="7" max="7"/>
     <col width="44" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>No.</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -561,89 +561,89 @@
       <c r="C3" t="inlineStr">
         <is>
           <t>데이터출처구분코드</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>2</v>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>02</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>KRAS표준모델요인</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
-          <t>KRAS 표준모델요인 데이터에서 수집한 데이터</t>
+          <t>KRAS 표준모델요인 데이터에서 수집</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>DATA_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>데이터출처구분코드</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>2</v>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>03</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>KRAS기인물요인</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
-          <t>KRAS 기인물요인 데이터에서 수집한 데이터</t>
+          <t>KRAS 기인물요인 데이터에서 수집</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>DATA_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>데이터출처구분코드</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>2</v>
       </c>
@@ -685,9159 +685,9941 @@
       <c r="E6" t="n">
         <v>2</v>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>05</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>AI생성</t>
         </is>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
           <t>AI가 생성한 데이터</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>DNGR_CG_CL_CD</t>
+          <t>DATA_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>위험분류구분코드</t>
+          <t>데이터출처구분코드</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>001</t>
+          <t>06</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>감김</t>
+          <t>KRAS사망사고사례</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>감김</t>
+          <t>KRAS 사망사고고위험요인 데이터에서 수집</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>DNGR_CG_CL_CD</t>
+          <t>DATA_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>위험분류구분코드</t>
+          <t>데이터출처구분코드</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>002</t>
+          <t>07</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>감전</t>
+          <t>KRAS프로세스</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>감전</t>
+          <t>KRAS 프로세스 데이터에서 수집</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>3</v>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>003</t>
+          <t>133</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>교통</t>
+          <t>접촉</t>
         </is>
       </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
-          <t>교통</t>
+          <t>접촉</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>3</v>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>004</t>
+          <t>134</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>근골</t>
+          <t>사고</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>근골</t>
+          <t>사고</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>3</v>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>135</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기타</t>
+          <t>탈수증세</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>기타</t>
+          <t>탈수증세</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>006</t>
+          <t>136</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>깔림</t>
+          <t>신경질환</t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
-          <t>깔림</t>
+          <t>신경질환</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>3</v>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>007</t>
+          <t>001</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>끼임</t>
+          <t>감김</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
-          <t>끼임</t>
+          <t>감김</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>3</v>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>008</t>
+          <t>002</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>낙상</t>
+          <t>감전</t>
         </is>
       </c>
       <c r="H14" s="3" t="inlineStr">
         <is>
-          <t>낙상</t>
+          <t>감전</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>3</v>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>009</t>
+          <t>003</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>낙하</t>
+          <t>교통</t>
         </is>
       </c>
       <c r="H15" s="3" t="inlineStr">
         <is>
-          <t>낙하</t>
+          <t>교통</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>3</v>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>010</t>
+          <t>004</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>노출</t>
+          <t>근골</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
-          <t>노출</t>
+          <t>근골</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>3</v>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>005</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>맞음</t>
+          <t>기타</t>
         </is>
       </c>
       <c r="H17" s="3" t="inlineStr">
         <is>
-          <t>맞음</t>
+          <t>기타</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>3</v>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>006</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>물림</t>
+          <t>깔림</t>
         </is>
       </c>
       <c r="H18" s="3" t="inlineStr">
         <is>
-          <t>물림</t>
+          <t>깔림</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>3</v>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>007</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>벌레</t>
+          <t>끼임</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
-          <t>벌레</t>
+          <t>끼임</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>3</v>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>008</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>벌집</t>
+          <t>낙상</t>
         </is>
       </c>
       <c r="H20" s="3" t="inlineStr">
         <is>
-          <t>벌집</t>
+          <t>낙상</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>3</v>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>009</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>베임</t>
+          <t>낙하</t>
         </is>
       </c>
       <c r="H21" s="3" t="inlineStr">
         <is>
-          <t>베임</t>
+          <t>낙하</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>3</v>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>010</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>부상</t>
+          <t>노출</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
-          <t>부상</t>
+          <t>노출</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>3</v>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>011</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>붕괴</t>
+          <t>맞음</t>
         </is>
       </c>
       <c r="H23" s="3" t="inlineStr">
         <is>
-          <t>붕괴</t>
+          <t>맞음</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>3</v>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>018</t>
+          <t>012</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>비산</t>
+          <t>물림</t>
         </is>
       </c>
       <c r="H24" s="3" t="inlineStr">
         <is>
-          <t>비산</t>
+          <t>물림</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>3</v>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>019</t>
+          <t>013</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>손괴</t>
+          <t>벌레</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
-          <t>손괴</t>
+          <t>벌레</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>3</v>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>020</t>
+          <t>014</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>실족</t>
+          <t>벌집</t>
         </is>
       </c>
       <c r="H26" s="3" t="inlineStr">
         <is>
-          <t>실족</t>
+          <t>벌집</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>3</v>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>021</t>
+          <t>015</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>열상</t>
+          <t>베임</t>
         </is>
       </c>
       <c r="H27" s="3" t="inlineStr">
         <is>
-          <t>열상</t>
+          <t>베임</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>016</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>자상</t>
+          <t>부상</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
-          <t>자상</t>
+          <t>부상</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>3</v>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>017</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>전도</t>
+          <t>붕괴</t>
         </is>
       </c>
       <c r="H29" s="3" t="inlineStr">
         <is>
-          <t>전도</t>
+          <t>붕괴</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>3</v>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>024</t>
+          <t>018</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>전복</t>
+          <t>비산</t>
         </is>
       </c>
       <c r="H30" s="3" t="inlineStr">
         <is>
-          <t>전복</t>
+          <t>비산</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>3</v>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>019</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>절단</t>
+          <t>손괴</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
-          <t>절단</t>
+          <t>손괴</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>3</v>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>026</t>
+          <t>020</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>절손</t>
+          <t>실족</t>
         </is>
       </c>
       <c r="H32" s="3" t="inlineStr">
         <is>
-          <t>절손</t>
+          <t>실족</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>3</v>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>027</t>
+          <t>021</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>좁은</t>
+          <t>열상</t>
         </is>
       </c>
       <c r="H33" s="3" t="inlineStr">
         <is>
-          <t>좁은</t>
+          <t>열상</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>3</v>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>028</t>
+          <t>022</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>중독</t>
+          <t>자상</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
-          <t>중독</t>
+          <t>자상</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>3</v>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>023</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>질식</t>
+          <t>전도</t>
         </is>
       </c>
       <c r="H35" s="3" t="inlineStr">
         <is>
-          <t>질식</t>
+          <t>전도</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>3</v>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>030</t>
+          <t>024</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>찔림</t>
+          <t>전복</t>
         </is>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
-          <t>찔림</t>
+          <t>전복</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>3</v>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>031</t>
+          <t>025</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>착오</t>
+          <t>절단</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
-          <t>착오</t>
+          <t>절단</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>3</v>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>026</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>추락</t>
+          <t>절손</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>추락</t>
+          <t>절손</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>3</v>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>027</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>충격</t>
+          <t>좁은</t>
         </is>
       </c>
       <c r="H39" s="3" t="inlineStr">
         <is>
-          <t>충격</t>
+          <t>좁은</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>3</v>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>028</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>충돌</t>
+          <t>중독</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
-          <t>충돌</t>
+          <t>중독</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>3</v>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>029</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>침수</t>
+          <t>질식</t>
         </is>
       </c>
       <c r="H41" s="3" t="inlineStr">
         <is>
-          <t>침수</t>
+          <t>질식</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>3</v>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>036</t>
+          <t>030</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>토사</t>
+          <t>찔림</t>
         </is>
       </c>
       <c r="H42" s="3" t="inlineStr">
         <is>
-          <t>토사</t>
+          <t>찔림</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>3</v>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>037</t>
+          <t>031</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>폭발</t>
+          <t>착오</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
-          <t>폭발</t>
+          <t>착오</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>3</v>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>038</t>
+          <t>032</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>폭염</t>
+          <t>추락</t>
         </is>
       </c>
       <c r="H44" s="3" t="inlineStr">
         <is>
-          <t>폭염</t>
+          <t>추락</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>3</v>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>039</t>
+          <t>033</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>협착</t>
+          <t>충격</t>
         </is>
       </c>
       <c r="H45" s="3" t="inlineStr">
         <is>
-          <t>협착</t>
+          <t>충격</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>3</v>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>040</t>
+          <t>034</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>호흡</t>
+          <t>충돌</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
-          <t>호흡</t>
+          <t>충돌</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>3</v>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>041</t>
+          <t>035</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>화상</t>
+          <t>침수</t>
         </is>
       </c>
       <c r="H47" s="3" t="inlineStr">
         <is>
-          <t>화상</t>
+          <t>침수</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>3</v>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>042</t>
+          <t>036</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>화재</t>
+          <t>토사</t>
         </is>
       </c>
       <c r="H48" s="3" t="inlineStr">
         <is>
-          <t>화재</t>
+          <t>토사</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>3</v>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>043</t>
+          <t>037</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>화학</t>
+          <t>폭발</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
-          <t>화학</t>
+          <t>폭발</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>3</v>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>044</t>
+          <t>038</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>개물림</t>
+          <t>폭염</t>
         </is>
       </c>
       <c r="H50" s="3" t="inlineStr">
         <is>
-          <t>개물림</t>
+          <t>폭염</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>3</v>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>045</t>
+          <t>039</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>근골격</t>
+          <t>협착</t>
         </is>
       </c>
       <c r="H51" s="3" t="inlineStr">
         <is>
-          <t>근골격</t>
+          <t>협착</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>3</v>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>046</t>
+          <t>040</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>낙하물</t>
+          <t>호흡</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
-          <t>낙하물</t>
+          <t>호흡</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>3</v>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>047</t>
+          <t>041</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>넘어짐</t>
+          <t>화상</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
-          <t>넘어짐</t>
+          <t>화상</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>3</v>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>048</t>
+          <t>042</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>떨어짐</t>
+          <t>화재</t>
         </is>
       </c>
       <c r="H54" s="3" t="inlineStr">
         <is>
-          <t>떨어짐</t>
+          <t>화재</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>3</v>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>049</t>
+          <t>043</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>무너짐</t>
+          <t>화학</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
-          <t>무너짐</t>
+          <t>화학</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>3</v>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>050</t>
+          <t>044</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>벌쏘임</t>
+          <t>개물림</t>
         </is>
       </c>
       <c r="H56" s="3" t="inlineStr">
         <is>
-          <t>벌쏘임</t>
+          <t>개물림</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>3</v>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>045</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>부딪힘</t>
+          <t>근골격</t>
         </is>
       </c>
       <c r="H57" s="3" t="inlineStr">
         <is>
-          <t>부딪힘</t>
+          <t>근골격</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>3</v>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>046</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>손베임</t>
+          <t>낙하물</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>손베임</t>
+          <t>낙하물</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>3</v>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>047</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>여름철</t>
+          <t>넘어짐</t>
         </is>
       </c>
       <c r="H59" s="3" t="inlineStr">
         <is>
-          <t>여름철</t>
+          <t>넘어짐</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>3</v>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>048</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>장시간</t>
+          <t>떨어짐</t>
         </is>
       </c>
       <c r="H60" s="3" t="inlineStr">
         <is>
-          <t>장시간</t>
+          <t>떨어짐</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>3</v>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>055</t>
+          <t>049</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>교통사고</t>
+          <t>무너짐</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
-          <t>교통사고</t>
+          <t>무너짐</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>3</v>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>056</t>
+          <t>050</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>동물상해</t>
+          <t>벌쏘임</t>
         </is>
       </c>
       <c r="H62" s="3" t="inlineStr">
         <is>
-          <t>동물상해</t>
+          <t>벌쏘임</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>3</v>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>057</t>
+          <t>051</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>미끌어짐</t>
+          <t>부딪힘</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
-          <t>미끌어짐</t>
+          <t>부딪힘</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>3</v>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>058</t>
+          <t>052</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>악성고객</t>
+          <t>손베임</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
-          <t>악성고객</t>
+          <t>손베임</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>3</v>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>059</t>
+          <t>053</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>안구손상</t>
+          <t>여름철</t>
         </is>
       </c>
       <c r="H65" s="3" t="inlineStr">
         <is>
-          <t>안구손상</t>
+          <t>여름철</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>3</v>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>060</t>
+          <t>054</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>안면손상</t>
+          <t>장시간</t>
         </is>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
-          <t>안면손상</t>
+          <t>장시간</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>3</v>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>055</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>유해동물</t>
+          <t>교통사고</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
-          <t>유해동물</t>
+          <t>교통사고</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>3</v>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>062</t>
+          <t>056</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>전기충격</t>
+          <t>동물상해</t>
         </is>
       </c>
       <c r="H68" s="3" t="inlineStr">
         <is>
-          <t>전기충격</t>
+          <t>동물상해</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>3</v>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>063</t>
+          <t>057</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>피부질환</t>
+          <t>미끌어짐</t>
         </is>
       </c>
       <c r="H69" s="3" t="inlineStr">
         <is>
-          <t>피부질환</t>
+          <t>미끌어짐</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>3</v>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>064</t>
+          <t>058</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>낙석및낙반</t>
+          <t>악성고객</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
-          <t>낙석및낙반</t>
+          <t>악성고객</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>3</v>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>065</t>
+          <t>059</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>붕괴및침하</t>
+          <t>안구손상</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
-          <t>붕괴및침하</t>
+          <t>안구손상</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>3</v>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>066</t>
+          <t>060</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>소화기질환</t>
+          <t>안면손상</t>
         </is>
       </c>
       <c r="H72" s="3" t="inlineStr">
         <is>
-          <t>소화기질환</t>
+          <t>안면손상</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>3</v>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>067</t>
+          <t>061</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>유해물접촉</t>
+          <t>유해동물</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
-          <t>유해물접촉</t>
+          <t>유해동물</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>3</v>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>068</t>
+          <t>062</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>폭발및화재</t>
+          <t>전기충격</t>
         </is>
       </c>
       <c r="H74" s="3" t="inlineStr">
         <is>
-          <t>폭발및화재</t>
+          <t>전기충격</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>3</v>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>069</t>
+          <t>063</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>호흡기질환</t>
+          <t>피부질환</t>
         </is>
       </c>
       <c r="H75" s="3" t="inlineStr">
         <is>
-          <t>호흡기질환</t>
+          <t>피부질환</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>3</v>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>070</t>
+          <t>064</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>근골격계질환</t>
+          <t>낙석및낙반</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
-          <t>근골격계질환</t>
+          <t>낙석및낙반</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>3</v>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>065</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>무너짐및침하</t>
+          <t>붕괴및침하</t>
         </is>
       </c>
       <c r="H77" s="3" t="inlineStr">
         <is>
-          <t>무너짐및침하</t>
+          <t>붕괴및침하</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>3</v>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>066</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>비래또는맞음</t>
+          <t>소화기질환</t>
         </is>
       </c>
       <c r="H78" s="3" t="inlineStr">
         <is>
-          <t>비래또는맞음</t>
+          <t>소화기질환</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>3</v>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>067</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>비래또는충격</t>
+          <t>유해물접촉</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
-          <t>비래또는충격</t>
+          <t>유해물접촉</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>3</v>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>074</t>
+          <t>068</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>절단또는베임</t>
+          <t>폭발및화재</t>
         </is>
       </c>
       <c r="H80" s="3" t="inlineStr">
         <is>
-          <t>절단또는베임</t>
+          <t>폭발및화재</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>3</v>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>069</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>불균형및무리한동작</t>
+          <t>호흡기질환</t>
         </is>
       </c>
       <c r="H81" s="3" t="inlineStr">
         <is>
-          <t>불균형및무리한동작</t>
+          <t>호흡기질환</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>3</v>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>070</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>낙상및부딪힘·접촉</t>
+          <t>근골격계질환</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
-          <t>낙상및부딪힘·접촉</t>
+          <t>근골격계질환</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>3</v>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>077</t>
+          <t>071</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>떨어짐/끼임</t>
+          <t>무너짐및침하</t>
         </is>
       </c>
       <c r="H83" s="3" t="inlineStr">
         <is>
-          <t>떨어짐/끼임</t>
+          <t>무너짐및침하</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>3</v>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>078</t>
+          <t>072</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>부딪힘·접촉</t>
+          <t>비래또는맞음</t>
         </is>
       </c>
       <c r="H84" s="3" t="inlineStr">
         <is>
-          <t>부딪힘·접촉</t>
+          <t>비래또는맞음</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>3</v>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>079</t>
+          <t>073</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>맞음(깔림)</t>
+          <t>비래또는충격</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
-          <t>맞음(깔림)</t>
+          <t>비래또는충격</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E86" t="n">
         <v>3</v>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>080</t>
+          <t>074</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>감전,화상</t>
+          <t>절단또는베임</t>
         </is>
       </c>
       <c r="H86" s="3" t="inlineStr">
         <is>
-          <t>감전,화상</t>
+          <t>절단또는베임</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>3</v>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>075</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>끼임,깔림</t>
+          <t>불균형및무리한동작</t>
         </is>
       </c>
       <c r="H87" s="3" t="inlineStr">
         <is>
-          <t>끼임,깔림</t>
+          <t>불균형및무리한동작</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>3</v>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>082</t>
+          <t>076</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>베임,찔림</t>
+          <t>낙상및부딪힘·접촉</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
-          <t>베임,찔림</t>
+          <t>낙상및부딪힘·접촉</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>3</v>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>083</t>
+          <t>077</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>전도,맞음</t>
+          <t>떨어짐/끼임</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
-          <t>전도,맞음</t>
+          <t>떨어짐/끼임</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>3</v>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>084</t>
+          <t>078</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>충돌,끼임</t>
+          <t>부딪힘·접촉</t>
         </is>
       </c>
       <c r="H90" s="3" t="inlineStr">
         <is>
-          <t>충돌,끼임</t>
+          <t>부딪힘·접촉</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>3</v>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>085</t>
+          <t>079</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>전도,떨어짐</t>
+          <t>맞음(깔림)</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
-          <t>전도,떨어짐</t>
+          <t>맞음(깔림)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>3</v>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>086</t>
+          <t>080</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>충돌,떨어짐</t>
+          <t>감전,화상</t>
         </is>
       </c>
       <c r="H92" s="3" t="inlineStr">
         <is>
-          <t>충돌,떨어짐</t>
+          <t>감전,화상</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>3</v>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>087</t>
+          <t>081</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>추락,깔림·뒤집힘</t>
+          <t>끼임,깔림</t>
         </is>
       </c>
       <c r="H93" s="3" t="inlineStr">
         <is>
-          <t>추락,깔림·뒤집힘</t>
+          <t>끼임,깔림</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>3</v>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>088</t>
+          <t>082</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>베임/찍힘</t>
+          <t>베임,찔림</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
-          <t>베임/찍힘</t>
+          <t>베임,찔림</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>3</v>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>089</t>
+          <t>083</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>추락/맞음</t>
+          <t>전도,맞음</t>
         </is>
       </c>
       <c r="H95" s="3" t="inlineStr">
         <is>
-          <t>추락/맞음</t>
+          <t>전도,맞음</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E96" t="n">
         <v>3</v>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>090</t>
+          <t>084</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>충돌/끼임</t>
+          <t>충돌,끼임</t>
         </is>
       </c>
       <c r="H96" s="3" t="inlineStr">
         <is>
-          <t>충돌/끼임</t>
+          <t>충돌,끼임</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E97" t="n">
         <v>3</v>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>085</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>전도/떨어짐</t>
+          <t>전도,떨어짐</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
-          <t>전도/떨어짐</t>
+          <t>전도,떨어짐</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E98" t="n">
         <v>3</v>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>092</t>
+          <t>086</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>화재·화상</t>
+          <t>충돌,떨어짐</t>
         </is>
       </c>
       <c r="H98" s="3" t="inlineStr">
         <is>
-          <t>화재·화상</t>
+          <t>충돌,떨어짐</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>3</v>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>093</t>
+          <t>087</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>깔림·뒤집힘</t>
+          <t>추락,깔림·뒤집힘</t>
         </is>
       </c>
       <c r="H99" s="3" t="inlineStr">
         <is>
-          <t>깔림·뒤집힘</t>
+          <t>추락,깔림·뒤집힘</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>3</v>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>094</t>
+          <t>088</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>협착위험 부분(감김,끼임)</t>
+          <t>베임/찍힘</t>
         </is>
       </c>
       <c r="H100" s="3" t="inlineStr">
         <is>
-          <t>협착위험 부분(감김,끼임)</t>
+          <t>베임/찍힘</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>3</v>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>095</t>
+          <t>089</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>위험한 표면(절단, 베임, 긁힘)</t>
+          <t>추락/맞음</t>
         </is>
       </c>
       <c r="H101" s="3" t="inlineStr">
         <is>
-          <t>위험한 표면(절단, 베임, 긁힘)</t>
+          <t>추락/맞음</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>3</v>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>096</t>
+          <t>090</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>기계(설비) 의 낙하, 비래, 전복, 붕괴, 전도위험 부분</t>
+          <t>충돌/끼임</t>
         </is>
       </c>
       <c r="H102" s="3" t="inlineStr">
         <is>
-          <t>기계(설비) 의 낙하, 비래, 전복, 붕괴, 전도위험 부분</t>
+          <t>충돌/끼임</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E103" t="n">
         <v>3</v>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>097</t>
+          <t>091</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>충돌위험 부분</t>
+          <t>전도/떨어짐</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
-          <t>충돌위험 부분</t>
+          <t>전도/떨어짐</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E104" t="n">
         <v>3</v>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>098</t>
+          <t>092</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>넘어짐(미끄러짐, 걸림, 헛디딤)</t>
+          <t>화재·화상</t>
         </is>
       </c>
       <c r="H104" s="3" t="inlineStr">
         <is>
-          <t>넘어짐(미끄러짐, 걸림, 헛디딤)</t>
+          <t>화재·화상</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E105" t="n">
         <v>3</v>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>099</t>
+          <t>093</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>추락위험 부분(개구부 등)</t>
+          <t>깔림·뒤집힘</t>
         </is>
       </c>
       <c r="H105" s="3" t="inlineStr">
         <is>
-          <t>추락위험 부분(개구부 등)</t>
+          <t>깔림·뒤집힘</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>3</v>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>094</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>유효값 미사용(1.9)</t>
+          <t>협착위험 부분(감김,끼임)</t>
         </is>
       </c>
       <c r="H106" s="3" t="inlineStr">
         <is>
-          <t>유효값 미사용(1.9)</t>
+          <t>협착위험 부분(감김,끼임)</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>3</v>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>095</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>감전(안전전압초과)</t>
+          <t>위험한 표면(절단, 베임, 긁힘)</t>
         </is>
       </c>
       <c r="H107" s="3" t="inlineStr">
         <is>
-          <t>감전(안전전압초과)</t>
+          <t>위험한 표면(절단, 베임, 긁힘)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>3</v>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>096</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>아크</t>
+          <t>기계(설비) 의 낙하, 비래, 전복, 붕괴, 전도위험 부분</t>
         </is>
       </c>
       <c r="H108" s="3" t="inlineStr">
         <is>
-          <t>아크</t>
+          <t>기계(설비) 의 낙하, 비래, 전복, 붕괴, 전도위험 부분</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E109" t="n">
         <v>3</v>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>097</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>정전기</t>
+          <t>충돌위험 부분</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
-          <t>정전기</t>
+          <t>충돌위험 부분</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E110" t="n">
         <v>3</v>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>098</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>유효값 미사용(2.6)</t>
+          <t>넘어짐(미끄러짐, 걸림, 헛디딤)</t>
         </is>
       </c>
       <c r="H110" s="3" t="inlineStr">
         <is>
-          <t>유효값 미사용(2.6)</t>
+          <t>넘어짐(미끄러짐, 걸림, 헛디딤)</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>3</v>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>099</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>가스</t>
+          <t>추락위험 부분(개구부 등)</t>
         </is>
       </c>
       <c r="H111" s="3" t="inlineStr">
         <is>
-          <t>가스</t>
+          <t>추락위험 부분(개구부 등)</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>3</v>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>100</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>증기</t>
+          <t>유효값 미사용(1.9)</t>
         </is>
       </c>
       <c r="H112" s="3" t="inlineStr">
         <is>
-          <t>증기</t>
+          <t>유효값 미사용(1.9)</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E113" t="n">
         <v>3</v>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>101</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>에어로졸 · 흄</t>
+          <t>감전(안전전압초과)</t>
         </is>
       </c>
       <c r="H113" s="3" t="inlineStr">
         <is>
-          <t>에어로졸 · 흄</t>
+          <t>감전(안전전압초과)</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E114" t="n">
         <v>3</v>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>102</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>액체 · 미스트</t>
+          <t>아크</t>
         </is>
       </c>
       <c r="H114" s="3" t="inlineStr">
         <is>
-          <t>액체 · 미스트</t>
+          <t>아크</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E115" t="n">
         <v>3</v>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>103</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>고체(분진)</t>
+          <t>정전기</t>
         </is>
       </c>
       <c r="H115" s="3" t="inlineStr">
         <is>
-          <t>고체(분진)</t>
+          <t>정전기</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E116" t="n">
         <v>3</v>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>104</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>반응성 물질</t>
+          <t>유효값 미사용(2.6)</t>
         </is>
       </c>
       <c r="H116" s="3" t="inlineStr">
         <is>
-          <t>반응성 물질</t>
+          <t>유효값 미사용(2.6)</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E117" t="n">
         <v>3</v>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>105</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>화재 / 폭발 위험</t>
+          <t>가스</t>
         </is>
       </c>
       <c r="H117" s="3" t="inlineStr">
         <is>
-          <t>화재 / 폭발 위험</t>
+          <t>가스</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E118" t="n">
         <v>3</v>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>106</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>복사열 / 폭발과압</t>
+          <t>증기</t>
         </is>
       </c>
       <c r="H118" s="3" t="inlineStr">
         <is>
-          <t>복사열 / 폭발과압</t>
+          <t>증기</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E119" t="n">
         <v>3</v>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>107</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>병원성 미생물, 바이러스에 의한 감염</t>
+          <t>에어로졸 · 흄</t>
         </is>
       </c>
       <c r="H119" s="3" t="inlineStr">
         <is>
-          <t>병원성 미생물, 바이러스에 의한 감염</t>
+          <t>에어로졸 · 흄</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E120" t="n">
         <v>3</v>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>108</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>알러지 및 미생물</t>
+          <t>액체 · 미스트</t>
         </is>
       </c>
       <c r="H120" s="3" t="inlineStr">
         <is>
-          <t>알러지 및 미생물</t>
+          <t>액체 · 미스트</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E121" t="n">
         <v>3</v>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>109</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>소음</t>
+          <t>고체(분진)</t>
         </is>
       </c>
       <c r="H121" s="3" t="inlineStr">
         <is>
-          <t>소음</t>
+          <t>고체(분진)</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E122" t="n">
         <v>3</v>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>110</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>지반굴착</t>
+          <t>반응성 물질</t>
         </is>
       </c>
       <c r="H122" s="3" t="inlineStr">
         <is>
-          <t>지반굴착</t>
+          <t>반응성 물질</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>3</v>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>111</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>진동</t>
+          <t>화재 / 폭발 위험</t>
         </is>
       </c>
       <c r="H123" s="3" t="inlineStr">
         <is>
-          <t>진동</t>
+          <t>화재 / 폭발 위험</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E124" t="n">
         <v>3</v>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>112</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>근로자 실수(휴먼에러)</t>
+          <t>복사열 / 폭발과압</t>
         </is>
       </c>
       <c r="H124" s="3" t="inlineStr">
         <is>
-          <t>근로자 실수(휴먼에러)</t>
+          <t>복사열 / 폭발과압</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E125" t="n">
         <v>3</v>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>113</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>저압 또는 고압상태</t>
+          <t>병원성 미생물, 바이러스에 의한 감염</t>
         </is>
       </c>
       <c r="H125" s="3" t="inlineStr">
         <is>
-          <t>저압 또는 고압상태</t>
+          <t>병원성 미생물, 바이러스에 의한 감염</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E126" t="n">
         <v>3</v>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>114</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>질식위험·산소결핍</t>
+          <t>알러지 및 미생물</t>
         </is>
       </c>
       <c r="H126" s="3" t="inlineStr">
         <is>
-          <t>질식위험·산소결핍</t>
+          <t>알러지 및 미생물</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E127" t="n">
         <v>3</v>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>115</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>중량물 취급작업</t>
+          <t>소음</t>
         </is>
       </c>
       <c r="H127" s="3" t="inlineStr">
         <is>
-          <t>중량물 취급작업</t>
+          <t>소음</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>3</v>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>116</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>반복작업</t>
+          <t>지반굴착</t>
         </is>
       </c>
       <c r="H128" s="3" t="inlineStr">
         <is>
-          <t>반복작업</t>
+          <t>지반굴착</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E129" t="n">
         <v>3</v>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>117</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>작업(조작)도구</t>
+          <t>진동</t>
         </is>
       </c>
       <c r="H129" s="3" t="inlineStr">
         <is>
-          <t>작업(조작)도구</t>
+          <t>진동</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E130" t="n">
         <v>3</v>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>118</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>기후 / 고온 / 한랭</t>
+          <t>근로자 실수(휴먼에러)</t>
         </is>
       </c>
       <c r="H130" s="3" t="inlineStr">
         <is>
-          <t>기후 / 고온 / 한랭</t>
+          <t>근로자 실수(휴먼에러)</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E131" t="n">
         <v>3</v>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>119</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>조명</t>
+          <t>저압 또는 고압상태</t>
         </is>
       </c>
       <c r="H131" s="3" t="inlineStr">
         <is>
-          <t>조명</t>
+          <t>저압 또는 고압상태</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E132" t="n">
         <v>3</v>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>120</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>공간 및 이동통로</t>
+          <t>질식위험·산소결핍</t>
         </is>
       </c>
       <c r="H132" s="3" t="inlineStr">
         <is>
-          <t>공간 및 이동통로</t>
+          <t>질식위험·산소결핍</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E133" t="n">
         <v>3</v>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>121</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>주변 근로자</t>
+          <t>중량물 취급작업</t>
         </is>
       </c>
       <c r="H133" s="3" t="inlineStr">
         <is>
-          <t>주변 근로자</t>
+          <t>중량물 취급작업</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E134" t="n">
         <v>3</v>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>122</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>작업시간</t>
+          <t>반복작업</t>
         </is>
       </c>
       <c r="H134" s="3" t="inlineStr">
         <is>
-          <t>작업시간</t>
+          <t>반복작업</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E135" t="n">
         <v>3</v>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>123</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>조직 안전문화</t>
+          <t>작업(조작)도구</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr">
         <is>
-          <t>조직 안전문화</t>
+          <t>작업(조작)도구</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>3</v>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>124</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>유효값 미사용(6.7)</t>
+          <t>기후 / 고온 / 한랭</t>
         </is>
       </c>
       <c r="H136" s="3" t="inlineStr">
         <is>
-          <t>유효값 미사용(6.7)</t>
+          <t>기후 / 고온 / 한랭</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>DNGR_EVL_EDU_CL_CD</t>
+          <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>위험성평가교육구분코드</t>
+          <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E137" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>125</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>사전</t>
+          <t>조명</t>
         </is>
       </c>
       <c r="H137" s="3" t="inlineStr">
         <is>
-          <t>위험성평가 사전교육</t>
+          <t>조명</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>DNGR_EVL_EDU_CL_CD</t>
+          <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>위험성평가교육구분코드</t>
+          <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E138" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>126</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>사후</t>
+          <t>공간 및 이동통로</t>
         </is>
       </c>
       <c r="H138" s="3" t="inlineStr">
         <is>
-          <t>위험성평가 사후교육</t>
+          <t>공간 및 이동통로</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>DNGR_EVL_TP_CD</t>
+          <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>위험성평가유형코드</t>
+          <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E139" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>127</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>최초</t>
+          <t>주변 근로자</t>
         </is>
       </c>
       <c r="H139" s="3" t="inlineStr">
         <is>
-          <t>최초 위험성평가</t>
+          <t>주변 근로자</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>DNGR_EVL_TP_CD</t>
+          <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>위험성평가유형코드</t>
+          <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E140" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>128</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>정기</t>
+          <t>작업시간</t>
         </is>
       </c>
       <c r="H140" s="3" t="inlineStr">
         <is>
-          <t>정기 위험성평가</t>
+          <t>작업시간</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>DNGR_EVL_TP_CD</t>
+          <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>위험성평가유형코드</t>
+          <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E141" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>129</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>수시</t>
+          <t>조직 안전문화</t>
         </is>
       </c>
       <c r="H141" s="3" t="inlineStr">
         <is>
-          <t>수시 위험성평가</t>
+          <t>조직 안전문화</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>DNGR_EVL_TP_CD</t>
+          <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>위험성평가유형코드</t>
+          <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E142" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>130</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상시</t>
+          <t>유효값 미사용(6.7)</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr">
         <is>
-          <t>상시 위험성평가</t>
+          <t>유효값 미사용(6.7)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_CL_CD</t>
+          <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>위험요인구분코드</t>
+          <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E143" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>131</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>사람</t>
+          <t>방사선</t>
         </is>
       </c>
       <c r="H143" s="3" t="inlineStr">
         <is>
-          <t>사람에 의한 위험요인</t>
+          <t>방사선에 의한 위험</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_CL_CD</t>
+          <t>DNGR_CG_CL_CD</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>위험요인구분코드</t>
+          <t>위험분류구분코드</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E144" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>132</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>환경</t>
+          <t>동물</t>
         </is>
       </c>
       <c r="H144" s="3" t="inlineStr">
         <is>
-          <t>작업환경에 의한 위험요인</t>
+          <t>동물에 의한 위험</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>144</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_CL_CD</t>
+          <t>DNGR_EVL_EDU_CL_CD</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>위험요인구분코드</t>
+          <t>위험성평가교육구분코드</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E145" t="n">
         <v>2</v>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>설비(기계)</t>
+          <t>사전</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
-          <t>설비 또는 기계에 의한 위험요인</t>
+          <t>위험성평가 사전교육</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>145</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_CL_CD</t>
+          <t>DNGR_EVL_EDU_CL_CD</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>위험요인구분코드</t>
+          <t>위험성평가교육구분코드</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E146" t="n">
         <v>2</v>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>제도관리</t>
+          <t>사후</t>
         </is>
       </c>
       <c r="H146" s="3" t="inlineStr">
         <is>
-          <t>제도 또는 관리에 의한 위험요인</t>
+          <t>위험성평가 사후교육</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>146</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_SRC_CL_CD</t>
+          <t>DNGR_EVL_TP_CD</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>위험요인출처구분코드</t>
+          <t>위험성평가유형코드</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E147" t="n">
         <v>2</v>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>01</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>표준공종</t>
+          <t>최초</t>
         </is>
       </c>
       <c r="H147" s="3" t="inlineStr">
         <is>
-          <t>표준공종별 위험요인</t>
+          <t>최초 위험성평가</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>147</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_SRC_CL_CD</t>
+          <t>DNGR_EVL_TP_CD</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>위험요인출처구분코드</t>
+          <t>위험성평가유형코드</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E148" t="n">
         <v>2</v>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>02</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>작업내용</t>
+          <t>정기</t>
         </is>
       </c>
       <c r="H148" s="3" t="inlineStr">
         <is>
-          <t>작업내용별 위험요인</t>
+          <t>정기 위험성평가</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_SRC_CL_CD</t>
+          <t>DNGR_EVL_TP_CD</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>위험요인출처구분코드</t>
+          <t>위험성평가유형코드</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E149" t="n">
         <v>2</v>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>03</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>기인물</t>
+          <t>수시</t>
         </is>
       </c>
       <c r="H149" s="3" t="inlineStr">
         <is>
-          <t>기인물별 위험요인</t>
+          <t>수시 위험성평가</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_SRC_CL_CD</t>
+          <t>DNGR_EVL_TP_CD</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>위험요인출처구분코드</t>
+          <t>위험성평가유형코드</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E150" t="n">
         <v>2</v>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>04</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>아차사고</t>
+          <t>상시</t>
         </is>
       </c>
       <c r="H150" s="3" t="inlineStr">
         <is>
-          <t>아차사고 사례</t>
+          <t>상시 위험성평가</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>150</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_SRC_CL_CD</t>
+          <t>DNGR_FCT_CL_CD</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>위험요인출처구분코드</t>
+          <t>위험요인구분코드</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E151" t="n">
         <v>2</v>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>사망사고 고위험요인</t>
+          <t>사람</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
-          <t>사망사고 고위험요인 사례</t>
+          <t>사람에 의한 위험요인</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>151</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_SRC_CL_CD</t>
+          <t>DNGR_FCT_CL_CD</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>위험요인출처구분코드</t>
+          <t>위험요인구분코드</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E152" t="n">
         <v>2</v>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>직접입력</t>
+          <t>환경</t>
         </is>
       </c>
       <c r="H152" s="3" t="inlineStr">
         <is>
-          <t>직접입력 위험요인</t>
+          <t>작업환경에 의한 위험요인</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>152</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>DNGR_FCT_SRC_CL_CD</t>
+          <t>DNGR_FCT_CL_CD</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>위험요인출처구분코드</t>
+          <t>위험요인구분코드</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E153" t="n">
         <v>2</v>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>AI추천</t>
+          <t>설비(기계)</t>
         </is>
       </c>
       <c r="H153" s="3" t="inlineStr">
         <is>
-          <t>AI추천 위험요인</t>
+          <t>설비 또는 기계에 의한 위험요인</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>153</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>DNGR_LVL_CL_CD</t>
+          <t>DNGR_FCT_CL_CD</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>위험성수준구분코드</t>
+          <t>위험요인구분코드</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E154" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>VL</t>
+          <t>04</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>매우낮음</t>
+          <t>제도관리</t>
         </is>
       </c>
       <c r="H154" s="3" t="inlineStr">
         <is>
-          <t>위험성 수준 매우 낮음</t>
+          <t>제도 또는 관리에 의한 위험요인</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>154</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>DNGR_LVL_CL_CD</t>
+          <t>DNGR_FCT_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>위험성수준구분코드</t>
+          <t>위험요인출처구분코드</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E155" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>낮음</t>
+          <t>표준공종</t>
         </is>
       </c>
       <c r="H155" s="3" t="inlineStr">
         <is>
-          <t>위험성 수준 낮음</t>
+          <t>표준공종별 위험요인</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>155</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>DNGR_LVL_CL_CD</t>
+          <t>DNGR_FCT_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>위험성수준구분코드</t>
+          <t>위험요인출처구분코드</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E156" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>보통</t>
+          <t>작업내용</t>
         </is>
       </c>
       <c r="H156" s="3" t="inlineStr">
         <is>
-          <t>위험성 수준 보통</t>
+          <t>작업내용별 위험요인</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>DNGR_LVL_CL_CD</t>
+          <t>DNGR_FCT_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>위험성수준구분코드</t>
+          <t>위험요인출처구분코드</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E157" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>SH</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>약간높음</t>
+          <t>기인물</t>
         </is>
       </c>
       <c r="H157" s="3" t="inlineStr">
         <is>
-          <t>위험성 수준 약간 높음</t>
+          <t>기인물별 위험요인</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>DNGR_LVL_CL_CD</t>
+          <t>DNGR_FCT_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>위험성수준구분코드</t>
+          <t>위험요인출처구분코드</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E158" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>04</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>높음</t>
+          <t>아차사고</t>
         </is>
       </c>
       <c r="H158" s="3" t="inlineStr">
         <is>
-          <t>위험성 수준 높음</t>
+          <t>아차사고 사례</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>158</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>DNGR_LVL_CL_CD</t>
+          <t>DNGR_FCT_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>위험성수준구분코드</t>
+          <t>위험요인출처구분코드</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E159" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>VH</t>
+          <t>05</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>매우높음</t>
+          <t>사망사고 고위험요인</t>
         </is>
       </c>
       <c r="H159" s="3" t="inlineStr">
         <is>
-          <t>위험성 수준 매우 높음</t>
+          <t>사망사고 고위험요인 사례</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>159</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>EVL_CRTR_CD</t>
+          <t>DNGR_FCT_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>평가기준코드</t>
+          <t>위험요인출처구분코드</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E160" t="n">
         <v>2</v>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>06</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>3x3</t>
+          <t>직접입력</t>
         </is>
       </c>
       <c r="H160" s="3" t="inlineStr">
         <is>
-          <t>빈도 3단계, 강도 3단계 평가기준</t>
+          <t>직접입력 위험요인</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>160</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>EVL_CRTR_CD</t>
+          <t>DNGR_FCT_SRC_CL_CD</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>평가기준코드</t>
+          <t>위험요인출처구분코드</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>2</v>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>07</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>5x4</t>
+          <t>AI추천</t>
         </is>
       </c>
       <c r="H161" s="3" t="inlineStr">
         <is>
-          <t>빈도 5단계, 강도 4단계 평가기준</t>
+          <t>AI추천 위험요인</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>161</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>EVL_ITM_CL_CD</t>
+          <t>DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>평가항목구분코드</t>
+          <t>위험성수준구분코드</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E162" t="n">
         <v>3</v>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>VL</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>빈도</t>
+          <t>매우낮음</t>
         </is>
       </c>
       <c r="H162" s="3" t="inlineStr">
         <is>
-          <t>위험 발생 가능성 또는 빈도</t>
+          <t>위험성 수준 매우 낮음</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>162</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>EVL_ITM_CL_CD</t>
+          <t>DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>평가항목구분코드</t>
+          <t>위험성수준구분코드</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>3</v>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>L</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>강도</t>
+          <t>낮음</t>
         </is>
       </c>
       <c r="H163" s="3" t="inlineStr">
         <is>
-          <t>사고 발생 시 피해 강도</t>
+          <t>위험성 수준 낮음</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>163</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>EVL_MHD_CD</t>
+          <t>DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>평가방법코드</t>
+          <t>위험성수준구분코드</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E164" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>M</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>빈도강도법</t>
+          <t>보통</t>
         </is>
       </c>
       <c r="H164" s="3" t="inlineStr">
         <is>
-          <t>빈도와 강도를 기준으로 위험성을 산정하는 평가방법</t>
+          <t>위험성 수준 보통</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>164</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>IMPRV_ACTN_CL_CD</t>
+          <t>DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>개선조치구분코드</t>
+          <t>위험성수준구분코드</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E165" t="n">
         <v>3</v>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>SH</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>현재상태유지</t>
+          <t>약간높음</t>
         </is>
       </c>
       <c r="H165" s="3" t="inlineStr">
         <is>
-          <t>현재 상태를 유지하는 개선조치</t>
+          <t>위험성 수준 약간 높음</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>IMPRV_ACTN_CL_CD</t>
+          <t>DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>개선조치구분코드</t>
+          <t>위험성수준구분코드</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E166" t="n">
         <v>3</v>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>H</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>개선</t>
+          <t>높음</t>
         </is>
       </c>
       <c r="H166" s="3" t="inlineStr">
         <is>
-          <t>개선이 필요한 조치</t>
+          <t>위험성 수준 높음</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>166</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>IMPRV_ACTN_CL_CD</t>
+          <t>DNGR_LVL_CL_CD</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>개선조치구분코드</t>
+          <t>위험성수준구분코드</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E167" t="n">
         <v>3</v>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>VH</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>즉시개선</t>
+          <t>매우높음</t>
         </is>
       </c>
       <c r="H167" s="3" t="inlineStr">
         <is>
-          <t>즉시 개선이 필요한 조치</t>
+          <t>위험성 수준 매우 높음</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>167</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>JOB_ALOT_ROLE_CL_CD</t>
+          <t>EVL_CRTR_CD</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>업무분담역할구분코드</t>
+          <t>평가기준코드</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E168" t="n">
         <v>2</v>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>33</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>작업지휘자</t>
+          <t>3x3</t>
         </is>
       </c>
       <c r="H168" s="3" t="inlineStr">
         <is>
-          <t>작업을 지휘하고 작업 전반을 관리하는 역할</t>
+          <t>빈도 3단계, 강도 3단계 평가기준</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>168</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>JOB_ALOT_ROLE_CL_CD</t>
+          <t>EVL_CRTR_CD</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>업무분담역할구분코드</t>
+          <t>평가기준코드</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E169" t="n">
         <v>2</v>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>54</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>유도수</t>
+          <t>5x4</t>
         </is>
       </c>
       <c r="H169" s="3" t="inlineStr">
         <is>
-          <t>차량이나 장비의 이동을 안전하게 유도하는 역할</t>
+          <t>빈도 5단계, 강도 4단계 평가기준</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>169</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>JOB_ALOT_ROLE_CL_CD</t>
+          <t>EVL_ITM_CL_CD</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>업무분담역할구분코드</t>
+          <t>평가항목구분코드</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E170" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>신호수</t>
+          <t>빈도</t>
         </is>
       </c>
       <c r="H170" s="3" t="inlineStr">
         <is>
-          <t>작업자 또는 장비 운전자에게 작업 신호를 전달하는 역할</t>
+          <t>위험 발생 가능성 또는 빈도</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>JOB_ALOT_ROLE_CL_CD</t>
+          <t>EVL_ITM_CL_CD</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>업무분담역할구분코드</t>
+          <t>평가항목구분코드</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E171" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>장비기사</t>
+          <t>강도</t>
         </is>
       </c>
       <c r="H171" s="3" t="inlineStr">
         <is>
-          <t>작업에 필요한 차량이나 장비를 운전 또는 조작하는 역할</t>
+          <t>사고 발생 시 피해 강도</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>171</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>JOB_ALOT_ROLE_CL_CD</t>
+          <t>EVL_MHD_CD</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>업무분담역할구분코드</t>
+          <t>평가방법코드</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E172" t="n">
         <v>2</v>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>기타</t>
+          <t>빈도강도법</t>
         </is>
       </c>
       <c r="H172" s="3" t="inlineStr">
         <is>
-          <t>정해진 역할 외의 업무를 담당하는 역할</t>
+          <t>빈도와 강도를 기준으로 위험성을 산정하는 평가방법</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>LANG_CD</t>
+          <t>IMPRV_ACTN_CL_CD</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>언어코드</t>
+          <t>개선조치구분코드</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E173" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>ko</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>한국어</t>
+          <t>현재상태 유지</t>
         </is>
       </c>
       <c r="H173" s="3" t="inlineStr">
         <is>
-          <t>한국어</t>
+          <t>현재 상태를 유지하는 개선조치</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>173</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>LANG_CD</t>
+          <t>IMPRV_ACTN_CL_CD</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>언어코드</t>
+          <t>개선조치구분코드</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E174" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>en</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>영어</t>
+          <t>개선</t>
         </is>
       </c>
       <c r="H174" s="3" t="inlineStr">
         <is>
-          <t>영어</t>
+          <t>개선이 필요한 조치</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>174</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>LANG_CD</t>
+          <t>IMPRV_ACTN_CL_CD</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>언어코드</t>
+          <t>개선조치구분코드</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E175" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>vi</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>베트남어</t>
+          <t>즉시개선</t>
         </is>
       </c>
       <c r="H175" s="3" t="inlineStr">
         <is>
-          <t>베트남어</t>
+          <t>즉시 개선이 필요한 조치</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>175</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>LANG_CD</t>
+          <t>JOB_ALOT_ROLE_CL_CD</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>언어코드</t>
+          <t>업무분담역할구분코드</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E176" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>th</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>태국어</t>
+          <t>작업지휘자</t>
         </is>
       </c>
       <c r="H176" s="3" t="inlineStr">
         <is>
-          <t>태국어</t>
+          <t>작업을 지휘하고 작업 전반을 관리하는 역할</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>LANG_CD</t>
+          <t>JOB_ALOT_ROLE_CL_CD</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>언어코드</t>
+          <t>업무분담역할구분코드</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E177" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>km</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>크메르어</t>
+          <t>유도수</t>
         </is>
       </c>
       <c r="H177" s="3" t="inlineStr">
         <is>
-          <t>크메르어</t>
+          <t>차량이나 장비의 이동을 안전하게 유도하는 역할</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>LANG_CD</t>
+          <t>JOB_ALOT_ROLE_CL_CD</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>언어코드</t>
+          <t>업무분담역할구분코드</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E178" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>zh-CN</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>중국어(간체)</t>
+          <t>신호수</t>
         </is>
       </c>
       <c r="H178" s="3" t="inlineStr">
         <is>
-          <t>중국어(간체)</t>
+          <t>작업자 또는 장비 운전자에게 작업 신호를 전달하는 역할</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>178</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>PRE_RVW_INPT_TP_CD</t>
+          <t>JOB_ALOT_ROLE_CL_CD</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>사전검토입력유형코드</t>
+          <t>업무분담역할구분코드</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E179" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>04</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>RADIO</t>
+          <t>장비기사</t>
         </is>
       </c>
       <c r="H179" s="3" t="inlineStr">
         <is>
-          <t>라디오 버튼</t>
+          <t>작업에 필요한 차량이나 장비를 운전 또는 조작하는 역할</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>179</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>PRE_RVW_INPT_TP_CD</t>
+          <t>JOB_ALOT_ROLE_CL_CD</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>사전검토입력유형코드</t>
+          <t>업무분담역할구분코드</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E180" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>99</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>CHECKBOX</t>
+          <t>기타</t>
         </is>
       </c>
       <c r="H180" s="3" t="inlineStr">
         <is>
-          <t>체크박스</t>
+          <t>정해진 역할 외의 업무를 담당하는 역할</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>PRE_RVW_INPT_TP_CD</t>
+          <t>LANG_CD</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>사전검토입력유형코드</t>
+          <t>언어코드</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E181" t="n">
         <v>10</v>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
-          <t>T</t>
+          <t>ko</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>TEXT</t>
+          <t>한국어</t>
         </is>
       </c>
       <c r="H181" s="3" t="inlineStr">
         <is>
-          <t>텍스트 입력</t>
+          <t>한국어</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>PTW_ATCH_DOC_TP_CD</t>
+          <t>LANG_CD</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>위험작업허가첨부문서유형코드</t>
+          <t>언어코드</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E182" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>en</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>작업계획서</t>
+          <t>영어</t>
         </is>
       </c>
       <c r="H182" s="3" t="inlineStr">
         <is>
-          <t>작업계획서</t>
+          <t>영어</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>182</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>PTW_ATCH_DOC_TP_CD</t>
+          <t>LANG_CD</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>위험작업허가첨부문서유형코드</t>
+          <t>언어코드</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E183" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>vi</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>기술자료(도면)</t>
+          <t>베트남어</t>
         </is>
       </c>
       <c r="H183" s="3" t="inlineStr">
         <is>
-          <t>기술자료(도면)</t>
+          <t>베트남어</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>183</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>PTW_ATCH_DOC_TP_CD</t>
+          <t>LANG_CD</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>위험작업허가첨부문서유형코드</t>
+          <t>언어코드</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E184" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>th</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>안전장구목록</t>
+          <t>태국어</t>
         </is>
       </c>
       <c r="H184" s="3" t="inlineStr">
         <is>
-          <t>안전장구목록</t>
+          <t>태국어</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>184</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>PTW_DNGR_WRK_CD</t>
+          <t>LANG_CD</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>위험작업허가위험작업코드</t>
+          <t>언어코드</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E185" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>km</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>2m 이상의 고소작업</t>
+          <t>크메르어</t>
         </is>
       </c>
       <c r="H185" s="3" t="inlineStr">
         <is>
-          <t>2m 이상의 고소작업</t>
+          <t>크메르어</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>185</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>PTW_DNGR_WRK_CD</t>
+          <t>LANG_CD</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>위험작업허가위험작업코드</t>
+          <t>언어코드</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E186" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>zh-CN</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>1.5m 이상의 굴착.가설공사</t>
+          <t>중국어(간체)</t>
         </is>
       </c>
       <c r="H186" s="3" t="inlineStr">
         <is>
-          <t>1.5m 이상의 굴착.가설공사</t>
+          <t>중국어(간체)</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>186</v>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
-          <t>PTW_DNGR_WRK_CD</t>
+          <t>PRD_CD</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>위험작업허가위험작업코드</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>제품코드</t>
+        </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>2m 이상의 외부 도장공사</t>
+          <t>안심일터</t>
         </is>
       </c>
       <c r="H187" s="3" t="inlineStr">
         <is>
-          <t>2m 이상의 외부 도장공사</t>
+          <t>안심일터</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>187</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>PTW_DNGR_WRK_CD</t>
+          <t>PRD_CD</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>위험작업허가위험작업코드</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>제품코드</t>
+        </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>승강기 설치공사</t>
+          <t>세이프루브</t>
         </is>
       </c>
       <c r="H188" s="3" t="inlineStr">
         <is>
-          <t>승강기 설치공사</t>
+          <t>세이프루브</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>188</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>PTW_DNGR_WRK_CD</t>
+          <t>PRE_RVW_INPT_TP_CD</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>위험작업허가위험작업코드</t>
+          <t>사전검토입력유형코드</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E189" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>R</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>밀폐공간 내 작업</t>
+          <t>RADIO</t>
         </is>
       </c>
       <c r="H189" s="3" t="inlineStr">
         <is>
-          <t>밀폐공간 내 작업</t>
+          <t>라디오 버튼</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>189</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>PTW_DNGR_WRK_CD</t>
+          <t>PRE_RVW_INPT_TP_CD</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>위험작업허가위험작업코드</t>
+          <t>사전검토입력유형코드</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E190" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>C</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>기타 작업</t>
+          <t>CHECKBOX</t>
         </is>
       </c>
       <c r="H190" s="3" t="inlineStr">
         <is>
-          <t>기타 작업</t>
+          <t>체크박스</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>190</v>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PRE_RVW_INPT_TP_CD</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>사전검토입력유형코드</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E191" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>T</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>안전(위험성평가)교육</t>
+          <t>TEXT</t>
         </is>
       </c>
       <c r="H191" s="3" t="inlineStr">
         <is>
-          <t>안전(위험성평가)교육</t>
+          <t>텍스트 입력</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>191</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PTW_ATCH_DOC_TP_CD</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>위험작업허가첨부문서유형코드</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E192" t="n">
         <v>2</v>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>추락방지망</t>
+          <t>작업계획서</t>
         </is>
       </c>
       <c r="H192" s="3" t="inlineStr">
         <is>
-          <t>추락방지망</t>
+          <t>작업계획서</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>192</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PTW_ATCH_DOC_TP_CD</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>위험작업허가첨부문서유형코드</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E193" t="n">
         <v>2</v>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>소화장비 비치</t>
+          <t>기술자료(도면)</t>
         </is>
       </c>
       <c r="H193" s="3" t="inlineStr">
         <is>
-          <t>소화장비 비치</t>
+          <t>기술자료(도면)</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>193</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PTW_ATCH_DOC_TP_CD</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>위험작업허가첨부문서유형코드</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E194" t="n">
         <v>2</v>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>개인보호구, 안전장구</t>
+          <t>안전장구목록</t>
         </is>
       </c>
       <c r="H194" s="3" t="inlineStr">
         <is>
-          <t>개인보호구, 안전장구</t>
+          <t>안전장구목록</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>194</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PTW_DNGR_WRK_CD</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>위험작업허가위험작업코드</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E195" t="n">
         <v>2</v>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>작업구역설정(출입경고 표시)</t>
+          <t>2m 이상의 고소작업</t>
         </is>
       </c>
       <c r="H195" s="3" t="inlineStr">
         <is>
-          <t>작업구역설정(출입경고 표시)</t>
+          <t>2m 이상의 고소작업</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>195</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PTW_DNGR_WRK_CD</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>위험작업허가위험작업코드</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E196" t="n">
         <v>2</v>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>담당자 입회</t>
+          <t>1.5m 이상의 굴착.가설공사</t>
         </is>
       </c>
       <c r="H196" s="3" t="inlineStr">
         <is>
-          <t>담당자 입회</t>
+          <t>1.5m 이상의 굴착.가설공사</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>196</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PTW_DNGR_WRK_CD</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>위험작업허가위험작업코드</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E197" t="n">
         <v>2</v>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>작업발판, 안전난간</t>
+          <t>2m 이상의 외부 도장공사</t>
         </is>
       </c>
       <c r="H197" s="3" t="inlineStr">
         <is>
-          <t>작업발판, 안전난간</t>
+          <t>2m 이상의 외부 도장공사</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>197</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PTW_DNGR_WRK_CD</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>위험작업허가위험작업코드</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E198" t="n">
         <v>2</v>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>04</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>조명장비 설치</t>
+          <t>승강기 설치공사</t>
         </is>
       </c>
       <c r="H198" s="3" t="inlineStr">
         <is>
-          <t>조명장비 설치</t>
+          <t>승강기 설치공사</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>198</v>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>PTW_SFTY_ACTN_CD</t>
+          <t>PTW_DNGR_WRK_CD</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>위험작업허가안전조치코드</t>
+          <t>위험작업허가위험작업코드</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E199" t="n">
         <v>2</v>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
-          <t>09</t>
+          <t>05</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>위험물질 방출 및 처리</t>
+          <t>밀폐공간 내 작업</t>
         </is>
       </c>
       <c r="H199" s="3" t="inlineStr">
         <is>
-          <t>위험물질 방출 및 처리</t>
+          <t>밀폐공간 내 작업</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>199</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>SELF_CERT_STS_CD</t>
+          <t>PTW_DNGR_WRK_CD</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>본인인증상태코드</t>
+          <t>위험작업허가위험작업코드</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E200" t="n">
         <v>2</v>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>99</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>미인증</t>
+          <t>기타 작업</t>
         </is>
       </c>
       <c r="H200" s="3" t="inlineStr">
         <is>
-          <t>본인인증 미완료</t>
+          <t>기타 작업</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>200</v>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>SELF_CERT_STS_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>본인인증상태코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E201" t="n">
         <v>2</v>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>인증완료</t>
+          <t>안전(위험성평가)교육</t>
         </is>
       </c>
       <c r="H201" s="3" t="inlineStr">
         <is>
-          <t>본인인증 완료</t>
+          <t>안전(위험성평가)교육</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>201</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>SELF_CERT_STS_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>본인인증상태코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E202" t="n">
         <v>2</v>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>인증실패</t>
+          <t>추락방지망</t>
         </is>
       </c>
       <c r="H202" s="3" t="inlineStr">
         <is>
-          <t>본인인증 실패</t>
+          <t>추락방지망</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>202</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>SFTY_EDU_CL_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>안전교육구분코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E203" t="n">
         <v>2</v>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>의무교육</t>
+          <t>소화장비 비치</t>
         </is>
       </c>
       <c r="H203" s="3" t="inlineStr">
         <is>
-          <t>법령 또는 규정에 따라 의무적으로 실시하는 안전교육</t>
+          <t>소화장비 비치</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>203</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>SFTY_EDU_CL_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>안전교육구분코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E204" t="n">
         <v>2</v>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>04</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>자체교육</t>
+          <t>개인보호구, 안전장구</t>
         </is>
       </c>
       <c r="H204" s="3" t="inlineStr">
         <is>
-          <t>회원사가 자체적으로 계획하여 실시하는 안전교육</t>
+          <t>개인보호구, 안전장구</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>204</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>SFTY_EDU_MHD_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>안전교육방법코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E205" t="n">
         <v>2</v>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>05</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>집합교육</t>
+          <t>작업구역설정(출입경고 표시)</t>
         </is>
       </c>
       <c r="H205" s="3" t="inlineStr">
         <is>
-          <t>교육대상자가 지정된 장소에 참석하여 실시하는 대면 교육</t>
+          <t>작업구역설정(출입경고 표시)</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>205</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>SFTY_EDU_MHD_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>안전교육방법코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E206" t="n">
         <v>2</v>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>06</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>온라인교육</t>
+          <t>담당자 입회</t>
         </is>
       </c>
       <c r="H206" s="3" t="inlineStr">
         <is>
-          <t>온라인 환경을 통해 비대면 방식으로 실시하는 교육</t>
+          <t>담당자 입회</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>206</v>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E207" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>S0001</t>
+          <t>07</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>산업안전보건법</t>
+          <t>작업발판, 안전난간</t>
         </is>
       </c>
       <c r="H207" s="3" t="inlineStr">
         <is>
-          <t>산업안전보건법</t>
+          <t>작업발판, 안전난간</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>207</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E208" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>S0002</t>
+          <t>08</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>산업안전보건법 시행령</t>
+          <t>조명장비 설치</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
-          <t>산업안전보건법 시행령</t>
+          <t>조명장비 설치</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>208</v>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>PTW_SFTY_ACTN_CD</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>위험작업허가안전조치코드</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E209" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>S0004</t>
+          <t>09</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>산업안전보건기준에 관한 규칙</t>
+          <t>위험물질 방출 및 처리</t>
         </is>
       </c>
       <c r="H209" s="3" t="inlineStr">
         <is>
-          <t>산업안전보건기준에 관한 규칙</t>
+          <t>위험물질 방출 및 처리</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>209</v>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E210" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>S0006</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>건설기계관리법</t>
+          <t>제목</t>
         </is>
       </c>
       <c r="H210" s="3" t="inlineStr">
         <is>
-          <t>건설기계관리법</t>
+          <t>제목</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>210</v>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E211" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>S0007</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>응급의료에 관한 법률</t>
+          <t>섹션제목</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
-          <t>응급의료에 관한 법률</t>
+          <t>섹션제목</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>211</v>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E212" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>S0008</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>경비업법</t>
+          <t>라벨</t>
         </is>
       </c>
       <c r="H212" s="3" t="inlineStr">
         <is>
-          <t>경비업법</t>
+          <t>라벨</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>212</v>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E213" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
-          <t>S0009</t>
+          <t>04</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>식품위생법</t>
+          <t>버튼</t>
         </is>
       </c>
       <c r="H213" s="3" t="inlineStr">
         <is>
-          <t>식품위생법</t>
+          <t>버튼</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>213</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E214" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
-          <t>S0010</t>
+          <t>05</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>안전확인대상 어린이제품의 안전기준</t>
+          <t>안내문</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
-          <t>안전확인대상 어린이제품의 안전기준</t>
+          <t>안내문</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>214</v>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E215" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>S0011</t>
+          <t>06</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>도로교통법</t>
+          <t>체크항목</t>
         </is>
       </c>
       <c r="H215" s="3" t="inlineStr">
         <is>
-          <t>도로교통법</t>
+          <t>체크항목</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>215</v>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E216" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
-          <t>S0012</t>
+          <t>07</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>영유아보육법</t>
+          <t>Placeholder</t>
         </is>
       </c>
       <c r="H216" s="3" t="inlineStr">
         <is>
-          <t>영유아보육법</t>
+          <t>Placeholder</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>216</v>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E217" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
-          <t>S0013</t>
+          <t>08</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>폐기물관리법</t>
+          <t>상태</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
-          <t>폐기물관리법</t>
+          <t>상태</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>217</v>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
-          <t>STTS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>법령구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E218" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>S0014</t>
+          <t>09</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>자동차관리법</t>
+          <t>동의문</t>
         </is>
       </c>
       <c r="H218" s="3" t="inlineStr">
         <is>
-          <t>자동차관리법</t>
+          <t>동의문</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>218</v>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
-          <t>TBM_ACTRS_CL_CD</t>
+          <t>SCR_RSRC_TP_CD</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>TBM조치결과구분코드</t>
+          <t>화면리소스유형코드</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E219" t="n">
         <v>2</v>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>99</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>완료</t>
+          <t>기타</t>
         </is>
       </c>
       <c r="H219" s="3" t="inlineStr">
         <is>
-          <t>계획된 감소대책을 변경 없이 이행한 상태</t>
+          <t>기타</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>219</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>TBM_ACTRS_CL_CD</t>
+          <t>SELF_CERT_STS_CD</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>TBM조치결과구분코드</t>
+          <t>본인인증상태코드</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E220" t="n">
         <v>2</v>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>10</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>현장조치</t>
+          <t>미인증</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
-          <t>현장 상황에 따라 추가하거나 변경한 조치를 실시한 상태</t>
+          <t>본인인증 미완료</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>220</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>TBM_DISTR_TP_CD</t>
+          <t>SELF_CERT_STS_CD</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>TBM재해유형코드</t>
+          <t>본인인증상태코드</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E221" t="n">
         <v>2</v>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>20</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>감전</t>
+          <t>인증완료</t>
         </is>
       </c>
       <c r="H221" s="3" t="inlineStr">
         <is>
-          <t>전기 접촉이나 누전 등으로 발생할 수 있는 재해</t>
+          <t>본인인증 완료</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>221</v>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>TBM_DISTR_TP_CD</t>
+          <t>SELF_CERT_STS_CD</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>TBM재해유형코드</t>
+          <t>본인인증상태코드</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E222" t="n">
         <v>2</v>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>30</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>떨어짐</t>
+          <t>인증실패</t>
         </is>
       </c>
       <c r="H222" s="3" t="inlineStr">
         <is>
-          <t>높은 장소 등에서 사람이 아래로 떨어지는 재해</t>
+          <t>본인인증 실패</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>222</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
-          <t>TBM_DISTR_TP_CD</t>
+          <t>SFTY_EDU_CL_CD</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>TBM재해유형코드</t>
+          <t>안전교육구분코드</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E223" t="n">
         <v>2</v>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>끼임</t>
+          <t>의무교육</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
-          <t>기계·장비 또는 구조물 사이에 신체가 끼이는 재해</t>
+          <t>법령 또는 규정에 따라 의무적으로 실시하는 안전교육</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>223</v>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>TBM_DISTR_TP_CD</t>
+          <t>SFTY_EDU_CL_CD</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>TBM재해유형코드</t>
+          <t>안전교육구분코드</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E224" t="n">
         <v>2</v>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>장비깔림</t>
+          <t>자체교육</t>
         </is>
       </c>
       <c r="H224" s="3" t="inlineStr">
         <is>
-          <t>차량이나 중장비 등에 깔리거나 눌리는 재해</t>
+          <t>회원사가 자체적으로 계획하여 실시하는 안전교육</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>224</v>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t>TBM_DISTR_TP_CD</t>
+          <t>SFTY_EDU_MHD_CD</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>TBM재해유형코드</t>
+          <t>안전교육방법코드</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E225" t="n">
         <v>2</v>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>질식</t>
+          <t>집합교육</t>
         </is>
       </c>
       <c r="H225" s="3" t="inlineStr">
         <is>
-          <t>산소결핍이나 유해가스 등으로 호흡이 곤란해지는 재해</t>
+          <t>교육대상자가 지정된 장소에 참석하여 실시하는 대면 교육</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>225</v>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>TBM_DISTR_TP_CD</t>
+          <t>SFTY_EDU_MHD_CD</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>TBM재해유형코드</t>
+          <t>안전교육방법코드</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E226" t="n">
         <v>2</v>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>기타</t>
+          <t>온라인교육</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
-          <t>정의된 유형에 포함되지 않는 재해</t>
+          <t>온라인 환경을 통해 비대면 방식으로 실시하는 교육</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>226</v>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>TBM_SFTY_CFM_ITM_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>TBM안전확인항목코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E227" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>S0001</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>음주약물복용없음</t>
+          <t>산업안전보건법</t>
         </is>
       </c>
       <c r="H227" s="3" t="inlineStr">
         <is>
-          <t>음주 또는 작업에 영향을 미치는 약물을 복용하지 않았음을 확인하는 항목</t>
+          <t>산업안전보건법</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>227</v>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>TBM_SFTY_CFM_ITM_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>TBM안전확인항목코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E228" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>S0002</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>신체상태이상없음</t>
+          <t>산업안전보건법 시행령</t>
         </is>
       </c>
       <c r="H228" s="3" t="inlineStr">
         <is>
-          <t>작업 수행에 영향을 미치는 신체상태의 이상이 없음을 확인하는 항목</t>
+          <t>산업안전보건법 시행령</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>228</v>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
-          <t>TBM_SFTY_CFM_ITM_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>TBM안전확인항목코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E229" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>S0004</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>수면부족없음</t>
+          <t>산업안전보건기준에 관한 규칙</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
-          <t>작업 수행에 영향을 미치는 수면 부족이 없음을 확인하는 항목</t>
+          <t>산업안전보건기준에 관한 규칙</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>229</v>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>TBM_SFTY_CFM_ITM_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>TBM안전확인항목코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E230" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>S0006</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>개인보호구착용완료</t>
+          <t>건설기계관리법</t>
         </is>
       </c>
       <c r="H230" s="3" t="inlineStr">
         <is>
-          <t>작업에 필요한 개인보호구를 착용했음을 확인하는 항목</t>
+          <t>건설기계관리법</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>230</v>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
-          <t>TBM_STS_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>TBM상태코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E231" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>S0007</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>계획</t>
+          <t>응급의료에 관한 법률</t>
         </is>
       </c>
       <c r="H231" s="3" t="inlineStr">
         <is>
-          <t>TBM 계획이 등록되었으나 아직 실시 완료되지 않은 상태</t>
+          <t>응급의료에 관한 법률</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>231</v>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t>TBM_STS_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>TBM상태코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E232" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>S0008</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>실시중</t>
+          <t>경비업법</t>
         </is>
       </c>
       <c r="H232" s="3" t="inlineStr">
         <is>
-          <t>TBM 실시 중 상태</t>
+          <t>경비업법</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>232</v>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
-          <t>TBM_STS_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>TBM상태코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E233" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F233" s="2" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>S0009</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>완료</t>
+          <t>식품위생법</t>
         </is>
       </c>
       <c r="H233" s="3" t="inlineStr">
         <is>
-          <t>TBM 실시 및 필수 확인사항 작성이 완료된 상태</t>
+          <t>식품위생법</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>233</v>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
-          <t>TENANT_STS_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>회원사상태코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E234" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>S0010</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>정상</t>
+          <t>안전확인대상 어린이제품의 안전기준</t>
         </is>
       </c>
       <c r="H234" s="3" t="inlineStr">
         <is>
-          <t>정상 사용 가능한 회원사 상태</t>
+          <t>안전확인대상 어린이제품의 안전기준</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>234</v>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
-          <t>TENANT_STS_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>회원사상태코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E235" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>S0011</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>이용정지</t>
+          <t>도로교통법</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
-          <t>이용이 정지된 회원사 상태</t>
+          <t>도로교통법</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>235</v>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>TENANT_STS_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>회원사상태코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E236" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>S0012</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>종료</t>
+          <t>영유아보육법</t>
         </is>
       </c>
       <c r="H236" s="3" t="inlineStr">
         <is>
-          <t>종료된 회원사 상태</t>
+          <t>영유아보육법</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>236</v>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
-          <t>TRNSL_MHD_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>번역방법코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E237" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>S0013</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>AI번역</t>
+          <t>폐기물관리법</t>
         </is>
       </c>
       <c r="H237" s="3" t="inlineStr">
         <is>
-          <t>사용자 입력 시 AI 번역 기능을 이용하여 시스템에서 실시간으로 생성한 번역</t>
+          <t>폐기물관리법</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>237</v>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>TRNSL_MHD_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>번역방법코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E238" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>S0014</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>수동등록</t>
+          <t>자동차관리법</t>
         </is>
       </c>
       <c r="H238" s="3" t="inlineStr">
         <is>
-          <t>사전에 작성된 번역 내용을 사용자가 직접 등록한 경우</t>
+          <t>자동차관리법</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>238</v>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
-          <t>TRNSL_STS_CD</t>
+          <t>STTS_CL_CD</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>번역상태코드</t>
+          <t>법령구분코드</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E239" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
-          <t>00</t>
+          <t>S0003</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>번역대기</t>
+          <t>산업안전보건법 시행규칙</t>
         </is>
       </c>
       <c r="H239" s="3" t="inlineStr">
         <is>
-          <t>번역 대기 상태</t>
+          <t>산업안전보건법 시행규칙</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>239</v>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>TRNSL_STS_CD</t>
+          <t>TBM_ACTRS_CL_CD</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>번역상태코드</t>
+          <t>TBM조치결과구분코드</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E240" t="n">
         <v>2</v>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>번역완료</t>
+          <t>완료</t>
         </is>
       </c>
       <c r="H240" s="3" t="inlineStr">
         <is>
-          <t>번역 결과가 정상 생성된 상태</t>
+          <t>계획된 감소대책을 변경 없이 이행한 상태</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>240</v>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
-          <t>TRNSL_STS_CD</t>
+          <t>TBM_ACTRS_CL_CD</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>번역상태코드</t>
+          <t>TBM조치결과구분코드</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E241" t="n">
         <v>2</v>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>번역실패</t>
+          <t>현장조치</t>
         </is>
       </c>
       <c r="H241" s="3" t="inlineStr">
         <is>
-          <t>번역 처리 중 오류가 발생한 상태</t>
+          <t>현장 상황에 따라 추가하거나 변경한 조치를 실시한 상태</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>241</v>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>USER_STS_CD</t>
+          <t>TBM_DISTR_TP_CD</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>사용자상태코드</t>
+          <t>TBM재해유형코드</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E242" t="n">
         <v>2</v>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>01</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>사용중</t>
+          <t>감전</t>
         </is>
       </c>
       <c r="H242" s="3" t="inlineStr">
         <is>
-          <t>가입 승인이 완료되어 서비스를 정상적으로 이용 중인 사용자 상태</t>
+          <t>전기 접촉이나 누전 등으로 발생할 수 있는 재해</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
-          <t>USER_STS_CD</t>
+          <t>TBM_DISTR_TP_CD</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>사용자상태코드</t>
+          <t>TBM재해유형코드</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E243" t="n">
         <v>2</v>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>02</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>탈퇴</t>
+          <t>떨어짐</t>
         </is>
       </c>
       <c r="H243" s="3" t="inlineStr">
         <is>
-          <t>회원 탈퇴로 서비스 이용이 종료된 사용자 상태</t>
+          <t>높은 장소 등에서 사람이 아래로 떨어지는 재해</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>243</v>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>USER_STS_CD</t>
+          <t>TBM_DISTR_TP_CD</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>사용자상태코드</t>
+          <t>TBM재해유형코드</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E244" t="n">
         <v>2</v>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>03</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>승인대기</t>
+          <t>끼임</t>
         </is>
       </c>
       <c r="H244" s="3" t="inlineStr">
         <is>
-          <t>가입신청 후 승인을 대기 중인 사용자 상태</t>
+          <t>기계·장비 또는 구조물 사이에 신체가 끼이는 재해</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>244</v>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
-          <t>WRT_STS_CD</t>
+          <t>TBM_DISTR_TP_CD</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>작성상태코드</t>
+          <t>TBM재해유형코드</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E245" t="n">
         <v>2</v>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>04</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>작성중</t>
+          <t>장비깔림</t>
         </is>
       </c>
       <c r="H245" s="3" t="inlineStr">
         <is>
-          <t>작성중</t>
+          <t>차량이나 중장비 등에 깔리거나 눌리는 재해</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>245</v>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
-          <t>WRT_STS_CD</t>
+          <t>TBM_DISTR_TP_CD</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>작성상태코드</t>
+          <t>TBM재해유형코드</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>VARCHAR</t>
         </is>
       </c>
       <c r="E246" t="n">
         <v>2</v>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>질식</t>
+        </is>
+      </c>
+      <c r="H246" s="3" t="inlineStr">
+        <is>
+          <t>산소결핍이나 유해가스 등으로 호흡이 곤란해지는 재해</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" s="2" t="inlineStr">
+        <is>
+          <t>TBM_DISTR_TP_CD</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>TBM재해유형코드</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E247" t="n">
+        <v>2</v>
+      </c>
+      <c r="F247" s="2" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="H247" s="3" t="inlineStr">
+        <is>
+          <t>정의된 유형에 포함되지 않는 재해</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>TBM_SFTY_CFM_ITM_CD</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>TBM안전확인항목코드</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E248" t="n">
+        <v>2</v>
+      </c>
+      <c r="F248" s="2" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>음주약물복용없음</t>
+        </is>
+      </c>
+      <c r="H248" s="3" t="inlineStr">
+        <is>
+          <t>음주 또는 작업에 영향을 미치는 약물을 복용하지 않았음을 확인하는 항목</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" s="2" t="inlineStr">
+        <is>
+          <t>TBM_SFTY_CFM_ITM_CD</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>TBM안전확인항목코드</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E249" t="n">
+        <v>2</v>
+      </c>
+      <c r="F249" s="2" t="inlineStr">
+        <is>
           <t>02</t>
         </is>
       </c>
-      <c r="G246" t="inlineStr">
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>신체상태이상없음</t>
+        </is>
+      </c>
+      <c r="H249" s="3" t="inlineStr">
+        <is>
+          <t>작업 수행에 영향을 미치는 신체상태의 이상이 없음을 확인하는 항목</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>TBM_SFTY_CFM_ITM_CD</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>TBM안전확인항목코드</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E250" t="n">
+        <v>2</v>
+      </c>
+      <c r="F250" s="2" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>수면부족없음</t>
+        </is>
+      </c>
+      <c r="H250" s="3" t="inlineStr">
+        <is>
+          <t>작업 수행에 영향을 미치는 수면 부족이 없음을 확인하는 항목</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" s="2" t="inlineStr">
+        <is>
+          <t>TBM_SFTY_CFM_ITM_CD</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>TBM안전확인항목코드</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E251" t="n">
+        <v>2</v>
+      </c>
+      <c r="F251" s="2" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>개인보호구착용완료</t>
+        </is>
+      </c>
+      <c r="H251" s="3" t="inlineStr">
+        <is>
+          <t>작업에 필요한 개인보호구를 착용했음을 확인하는 항목</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>TBM_STS_CD</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>TBM상태코드</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E252" t="n">
+        <v>2</v>
+      </c>
+      <c r="F252" s="2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>계획</t>
+        </is>
+      </c>
+      <c r="H252" s="3" t="inlineStr">
+        <is>
+          <t>TBM 계획이 등록되었으나 아직 실시 완료되지 않은 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>TBM_STS_CD</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>TBM상태코드</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E253" t="n">
+        <v>2</v>
+      </c>
+      <c r="F253" s="2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>실시중</t>
+        </is>
+      </c>
+      <c r="H253" s="3" t="inlineStr">
+        <is>
+          <t>TBM 실시 중 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>TBM_STS_CD</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>TBM상태코드</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E254" t="n">
+        <v>2</v>
+      </c>
+      <c r="F254" s="2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>완료</t>
+        </is>
+      </c>
+      <c r="H254" s="3" t="inlineStr">
+        <is>
+          <t>TBM 실시 및 필수 확인사항 작성이 완료된 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" s="2" t="inlineStr">
+        <is>
+          <t>TENANT_STS_CD</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>회원사상태코드</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E255" t="n">
+        <v>2</v>
+      </c>
+      <c r="F255" s="2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>정상</t>
+        </is>
+      </c>
+      <c r="H255" s="3" t="inlineStr">
+        <is>
+          <t>정상 사용 가능한 회원사 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>TENANT_STS_CD</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>회원사상태코드</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E256" t="n">
+        <v>2</v>
+      </c>
+      <c r="F256" s="2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>이용정지</t>
+        </is>
+      </c>
+      <c r="H256" s="3" t="inlineStr">
+        <is>
+          <t>이용이 정지된 회원사 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>TENANT_STS_CD</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>회원사상태코드</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E257" t="n">
+        <v>2</v>
+      </c>
+      <c r="F257" s="2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>종료</t>
+        </is>
+      </c>
+      <c r="H257" s="3" t="inlineStr">
+        <is>
+          <t>종료된 회원사 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>TRNSL_MHD_CD</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>번역방법코드</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E258" t="n">
+        <v>2</v>
+      </c>
+      <c r="F258" s="2" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>AI번역</t>
+        </is>
+      </c>
+      <c r="H258" s="3" t="inlineStr">
+        <is>
+          <t>사용자 입력 시 AI 번역 기능을 이용하여 시스템에서 실시간으로 생성한 번역</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>258</v>
+      </c>
+      <c r="B259" s="2" t="inlineStr">
+        <is>
+          <t>TRNSL_MHD_CD</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>번역방법코드</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E259" t="n">
+        <v>2</v>
+      </c>
+      <c r="F259" s="2" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>수동등록</t>
+        </is>
+      </c>
+      <c r="H259" s="3" t="inlineStr">
+        <is>
+          <t>사전에 작성된 번역 내용을 사용자가 직접 등록한 경우</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>259</v>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>TRNSL_STS_CD</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>번역상태코드</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E260" t="n">
+        <v>2</v>
+      </c>
+      <c r="F260" s="2" t="inlineStr">
+        <is>
+          <t>00</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>번역대기</t>
+        </is>
+      </c>
+      <c r="H260" s="3" t="inlineStr">
+        <is>
+          <t>번역 대기 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>260</v>
+      </c>
+      <c r="B261" s="2" t="inlineStr">
+        <is>
+          <t>TRNSL_STS_CD</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>번역상태코드</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E261" t="n">
+        <v>2</v>
+      </c>
+      <c r="F261" s="2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>번역완료</t>
+        </is>
+      </c>
+      <c r="H261" s="3" t="inlineStr">
+        <is>
+          <t>번역 결과가 정상 생성된 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>261</v>
+      </c>
+      <c r="B262" s="2" t="inlineStr">
+        <is>
+          <t>TRNSL_STS_CD</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>번역상태코드</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E262" t="n">
+        <v>2</v>
+      </c>
+      <c r="F262" s="2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>번역실패</t>
+        </is>
+      </c>
+      <c r="H262" s="3" t="inlineStr">
+        <is>
+          <t>번역 처리 중 오류가 발생한 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="n">
+        <v>262</v>
+      </c>
+      <c r="B263" s="2" t="inlineStr">
+        <is>
+          <t>USER_STS_CD</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>사용자상태코드</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E263" t="n">
+        <v>2</v>
+      </c>
+      <c r="F263" s="2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>사용중</t>
+        </is>
+      </c>
+      <c r="H263" s="3" t="inlineStr">
+        <is>
+          <t>가입 승인이 완료되어 서비스를 정상적으로 이용 중인 사용자 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="n">
+        <v>263</v>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>USER_STS_CD</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>사용자상태코드</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E264" t="n">
+        <v>2</v>
+      </c>
+      <c r="F264" s="2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>탈퇴</t>
+        </is>
+      </c>
+      <c r="H264" s="3" t="inlineStr">
+        <is>
+          <t>회원 탈퇴로 서비스 이용이 종료된 사용자 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="n">
+        <v>264</v>
+      </c>
+      <c r="B265" s="2" t="inlineStr">
+        <is>
+          <t>USER_STS_CD</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>사용자상태코드</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E265" t="n">
+        <v>2</v>
+      </c>
+      <c r="F265" s="2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>승인대기</t>
+        </is>
+      </c>
+      <c r="H265" s="3" t="inlineStr">
+        <is>
+          <t>가입신청 후 승인을 대기 중인 사용자 상태</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="n">
+        <v>265</v>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>WRT_STS_CD</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>작성상태코드</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E266" t="n">
+        <v>2</v>
+      </c>
+      <c r="F266" s="2" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>작성중</t>
+        </is>
+      </c>
+      <c r="H266" s="3" t="inlineStr">
+        <is>
+          <t>작성중</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="n">
+        <v>266</v>
+      </c>
+      <c r="B267" s="2" t="inlineStr">
+        <is>
+          <t>WRT_STS_CD</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>작성상태코드</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>VARCHAR</t>
+        </is>
+      </c>
+      <c r="E267" t="n">
+        <v>2</v>
+      </c>
+      <c r="F267" s="2" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
         <is>
           <t>작성완료</t>
         </is>
       </c>
-      <c r="H246" s="3" t="inlineStr">
+      <c r="H267" s="3" t="inlineStr">
         <is>
           <t>작성완료</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H246"/>
+  <autoFilter ref="A1:H267"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>